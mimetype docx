--- v0 (2025-10-16)
+++ v1 (2026-10-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00703932" w14:textId="781BB9D6" w:rsidR="000641A0" w:rsidRDefault="00783AB6">
+    <w:p w14:paraId="00703932" w14:textId="2BD297D4" w:rsidR="000641A0" w:rsidRDefault="00783AB6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32E85148" wp14:editId="75E351CF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4481830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>167005</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="2047875"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Connecteur droit 23"/>
@@ -66,51 +66,51 @@
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2455B9B8" id="Connecteur droit 23" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="352.9pt,13.15pt" to="352.9pt,174.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp1LSLuAEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfibcRpdEqmx4aFQ4I&#10;KtH+gKk/di35Sx6TTf49Y28IAW6IPVj2jOd53pu32/ujd+ygM9oYBn6z6jjTQUZlwzjwl+fHdxvO&#10;sEBQ4GLQAz9p5Pe7t2+2c+r1Ok7RKZ0ZgQTs5zTwqZTUC4Fy0h5wFZMOlDQxeyh0zKNQGWZC906s&#10;u+6DmGNWKUepESm6X5J81/CN0bJ8NQZ1YW7g1Ftpa27ra13Fbgv9mCFNVp7bgH/owoMN9OgFag8F&#10;2Pds/4LyVuaI0ZSVjF5EY6zUjQOxuen+YPNtgqQbFxIH00Um/H+w8svhITxlkmFO2GN6ypXF0WTP&#10;jLPpE8208aJO2bHJdrrIpo+FySUoKbru3t9t7m6rpGKBqFApY/moo2d1M3BnQ2UEPRw+Y1mu/rxS&#10;wyE+WufaVFxgM6FubgmTSSBzGAeFtj6pgWMYOQM3kutkyQ0So7OqllcgPOGDy+wANHjyi4rzM/XL&#10;mQMslCAS7Tt3+1tp7WcPOC3FLbX4xNtCZnXWD3xzXe1CfVE3u51Z/VKz7l6jOjWRRT3RKJtEZ9tV&#10;r1yfaX/9c+x+AAAA//8DAFBLAwQUAAYACAAAACEA/k9GG+AAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hI3FjKNkZVmk5ojAMHpDFAcMwSr+1InNJkW/n3GHGAo5+f3/tczgfv&#10;xAH72AZScDnKQCCZYFuqFbw831/kIGLSZLULhAq+MMK8Oj0pdWHDkZ7wsE614BCKhVbQpNQVUkbT&#10;oNdxFDok3m1D73Xisa+l7fWRw72T4yybSa9b4oZGd7ho0Hys954xhuUnPZi36XK7Wzxmq9fdu3F3&#10;Sp2fDbc3IBIO6c8MP/h8AxUzbcKebBROwXV2xehJwXg2AcGGX2GjYDLNc5BVKf+/UH0DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAKdS0i7gBAABkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/k9GG+AAAAAKAQAADwAAAAAAAAAAAAAAAAASBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
+              <v:line w14:anchorId="5A2226F1" id="Connecteur droit 23" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="352.9pt,13.15pt" to="352.9pt,174.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp1LSLuAEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfibcRpdEqmx4aFQ4I&#10;KtH+gKk/di35Sx6TTf49Y28IAW6IPVj2jOd53pu32/ujd+ygM9oYBn6z6jjTQUZlwzjwl+fHdxvO&#10;sEBQ4GLQAz9p5Pe7t2+2c+r1Ok7RKZ0ZgQTs5zTwqZTUC4Fy0h5wFZMOlDQxeyh0zKNQGWZC906s&#10;u+6DmGNWKUepESm6X5J81/CN0bJ8NQZ1YW7g1Ftpa27ra13Fbgv9mCFNVp7bgH/owoMN9OgFag8F&#10;2Pds/4LyVuaI0ZSVjF5EY6zUjQOxuen+YPNtgqQbFxIH00Um/H+w8svhITxlkmFO2GN6ypXF0WTP&#10;jLPpE8208aJO2bHJdrrIpo+FySUoKbru3t9t7m6rpGKBqFApY/moo2d1M3BnQ2UEPRw+Y1mu/rxS&#10;wyE+WufaVFxgM6FubgmTSSBzGAeFtj6pgWMYOQM3kutkyQ0So7OqllcgPOGDy+wANHjyi4rzM/XL&#10;mQMslCAS7Tt3+1tp7WcPOC3FLbX4xNtCZnXWD3xzXe1CfVE3u51Z/VKz7l6jOjWRRT3RKJtEZ9tV&#10;r1yfaX/9c+x+AAAA//8DAFBLAwQUAAYACAAAACEA/k9GG+AAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hI3FjKNkZVmk5ojAMHpDFAcMwSr+1InNJkW/n3GHGAo5+f3/tczgfv&#10;xAH72AZScDnKQCCZYFuqFbw831/kIGLSZLULhAq+MMK8Oj0pdWHDkZ7wsE614BCKhVbQpNQVUkbT&#10;oNdxFDok3m1D73Xisa+l7fWRw72T4yybSa9b4oZGd7ho0Hys954xhuUnPZi36XK7Wzxmq9fdu3F3&#10;Sp2fDbc3IBIO6c8MP/h8AxUzbcKebBROwXV2xehJwXg2AcGGX2GjYDLNc5BVKf+/UH0DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAKdS0i7gBAABkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/k9GG+AAAAAKAQAADwAAAAAAAAAAAAAAAAASBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251504640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09367BC3" wp14:editId="4BF6EB99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3005455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-471170</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2962275" cy="685800"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
@@ -312,195 +312,195 @@
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Rectangle 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4344035" cy="698500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="71A25C76" w14:textId="65845EAD" w:rsidR="001619A2" w:rsidRPr="00191F64" w:rsidRDefault="00191F64" w:rsidP="001619A2">
+                          <w:p w14:paraId="71A25C76" w14:textId="112DBCE1" w:rsidR="001619A2" w:rsidRPr="00191F64" w:rsidRDefault="00191F64" w:rsidP="001619A2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00191F64">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">SAISON: </w:t>
                             </w:r>
                             <w:r w:rsidR="001619A2" w:rsidRPr="00191F64">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D07194">
+                            <w:r w:rsidR="004620DD">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="001619A2" w:rsidRPr="00191F64">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>-202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D07194">
+                            <w:r w:rsidR="004620DD">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="3CE31B4E" id="Rectangle 20" o:spid="_x0000_s1027" style="position:absolute;margin-left:178.75pt;margin-top:-75.2pt;width:342.05pt;height:55pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGHMh/TAIAAIsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sJ4RWxQRGIqhIC&#10;JECcJ147a8n2uLaTXfrrO/YGEtGequbgzHjG8/jmm728GqxhWxmiRtfwyVHNmXQCW+3WDX95vv12&#10;zllM4Fow6GTD32TkV4uvXy57P5dT7NC0MjAK4uK89w3vUvLzqoqikxbiEXrpyKgwWEikhnXVBugp&#10;ujXVtK5Pqx5D6wMKGSPd3oxGvijxlZIiPSgVZWKm4VRbKmco5yqf1eIS5usAvtNiVwb8QxUWtKOk&#10;H6FuIAHbBP1HKKtFwIgqHQm0FSqlhSw9UDeT+lM3Tx14WXohcKL/gCn+v7DifvvkHwPB0Ps4jyTm&#10;LgYVbP6n+thQwHr7AEsOiQm6nB3PZvXxCWeCbKcX5yd1QbPav/Yhpu8SLctCwwMNo2AE27uYKCO5&#10;vrvkZA5vtTFlIMaxntg0PaOYTADxQhlIJFrfNjy6NWdg1kQ4kUIJefA2h7yB2LEt0MwjGt2OU7Y6&#10;EdWMtg0/r/MvX1MNxuXsspBlV9geiyylYTUwTYkn+UW+WWH79hhYwJFP0YtbTWnvIKZHCEQgKpuW&#10;Ij3QoQxSL7iTOOsw/PrbffanuZKVs54ISbX/3ECQnJkfjiZ+MSG8icFFmZ2cTUkJh5bVocVt7DVS&#10;/xNaPy+KmP2TeRdVQPtKu7PMWckETlDuEdGdcp3GRaHtE3K5LG7EWg/pzj15kYNn5DLgz8MrBL8b&#10;dCKK3OM7eWH+ad6j7zjx5Sah0oUMe1xpKlkhxpf57LYzr9ShXrz235DFbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALm7LVrgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaO5CU&#10;KsSpAAkh1EVFgb1ju0lEPI5i59G/Z7qC5dw5unOm2C2uY5MdQutRQrIWwCxqb1qsJXx9vq62wEJU&#10;aFTn0Uo42wC78vqqULnxM37Y6RhrRiUYciWhibHPOQ+6sU6Fte8t0u7kB6cijUPNzaBmKncdvxNi&#10;w51qkS40qrcvjdU/x9FJ+Pan59npCt+n86Ed3/aD1tu9lLc3y9MjsGiX+AfDRZ/UoSSnyo9oAusk&#10;3GcPGaESVkkmUmAXRKTJBlhFWUoRLwv+/4vyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAYcyH9MAgAAiwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALm7LVrgAAAADQEAAA8AAAAAAAAAAAAAAAAApgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="71A25C76" w14:textId="65845EAD" w:rsidR="001619A2" w:rsidRPr="00191F64" w:rsidRDefault="00191F64" w:rsidP="001619A2">
+                    <w:p w14:paraId="71A25C76" w14:textId="112DBCE1" w:rsidR="001619A2" w:rsidRPr="00191F64" w:rsidRDefault="00191F64" w:rsidP="001619A2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00191F64">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">SAISON: </w:t>
                       </w:r>
                       <w:r w:rsidR="001619A2" w:rsidRPr="00191F64">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00D07194">
+                      <w:r w:rsidR="004620DD">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="001619A2" w:rsidRPr="00191F64">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>-202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00D07194">
+                      <w:r w:rsidR="004620DD">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00191F64">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19C4716A" wp14:editId="49968506">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-567159</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-798098</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1162018" cy="1547743"/>
@@ -603,115 +603,50 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1162018" cy="1547743"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00191F64">
-[...63 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="59BE535E" w14:textId="5490A42B" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00783AB6" w:rsidP="00784206">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="552F000E" wp14:editId="0D3D20D0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3521075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1909445" cy="619125"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1295,51 +1230,51 @@
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="13F15571" id="Connecteur droit 1863285789" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251448320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="517.5pt,17.2pt" to="517.5pt,98.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqkDQmugEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPtf7B83zoNKlRR0z1stXBA&#10;sBLLD5h17MSSv+QxTfvvGTulFLghcrDsGc/zvDcvu4eTs+yoEprge75eNZwpL8Ng/Njzby9P91vO&#10;MIMfwAaven5WyB/2d292c+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wFaLylNQhOch0TKMYEsyE7qxo&#10;m+admEMaYgpSIVL0sCT5vuJrrWT+ojWqzGzPqbdc11TX17KK/Q66MUGcjLy0Af/QhQPj6dEr1AEy&#10;sO/J/AXljEwBg84rGZwIWhupKgdis27+YPN1gqgqFxIH41Um/H+w8vPx0T8nkmGO2GF8ToXFSSfH&#10;tDXxI8208qJO2anKdr7Kpk6ZySUoKbpu3m7bdlMkFQtEgYoJ8wcVHCubnlvjCyPo4PgJ83L155US&#10;9uHJWFunYj2be95uN+83nEkgc2gLmbYuDj1HP3IGdiTXyZwqJAZrhlJegPCMjzaxI9DgyS9DmF+o&#10;X84sYKYEkajfpdvfSks/B8BpKa6pxSfOZDKrNa7n29tq68uLqtrtwuqXmmX3GoZzFVmUE42ySnSx&#10;XfHK7Zn2tz/H/gcAAAD//wMAUEsDBBQABgAIAAAAIQAUJsY93wAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE9NT8MwDL0j8R8iI3FjCax8rDSd0BgHDpNggOCYNV7bkTilybby7/HEAW5+9vP7KKaD&#10;d2KHfWwDaTgfKRBIVbAt1RpeXx7ObkDEZMgaFwg1fGOEaXl8VJjchj09426ZasEiFHOjoUmpy6WM&#10;VYPexFHokPi2Dr03iWFfS9ubPYt7Jy+UupLetMQOjelw1mD1udx6jjHMv+ixes/m681soZ7eNh+V&#10;u9f69GS4uwWRcEh/ZDjE5x8oOdMqbMlG4Rir8SWXSRrGWQbiwPjdrHiaXE9AloX8X6L8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACqQNCa6AQAAZAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABQmxj3fAAAADAEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight="2.25pt">
+              <v:line w14:anchorId="782F812E" id="Connecteur droit 1863285789" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251448320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="517.5pt,17.2pt" to="517.5pt,98.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqkDQmugEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPtf7B83zoNKlRR0z1stXBA&#10;sBLLD5h17MSSv+QxTfvvGTulFLghcrDsGc/zvDcvu4eTs+yoEprge75eNZwpL8Ng/Njzby9P91vO&#10;MIMfwAaven5WyB/2d292c+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wFaLylNQhOch0TKMYEsyE7qxo&#10;m+admEMaYgpSIVL0sCT5vuJrrWT+ojWqzGzPqbdc11TX17KK/Q66MUGcjLy0Af/QhQPj6dEr1AEy&#10;sO/J/AXljEwBg84rGZwIWhupKgdis27+YPN1gqgqFxIH41Um/H+w8vPx0T8nkmGO2GF8ToXFSSfH&#10;tDXxI8208qJO2anKdr7Kpk6ZySUoKbpu3m7bdlMkFQtEgYoJ8wcVHCubnlvjCyPo4PgJ83L155US&#10;9uHJWFunYj2be95uN+83nEkgc2gLmbYuDj1HP3IGdiTXyZwqJAZrhlJegPCMjzaxI9DgyS9DmF+o&#10;X84sYKYEkajfpdvfSks/B8BpKa6pxSfOZDKrNa7n29tq68uLqtrtwuqXmmX3GoZzFVmUE42ySnSx&#10;XfHK7Zn2tz/H/gcAAAD//wMAUEsDBBQABgAIAAAAIQAUJsY93wAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE9NT8MwDL0j8R8iI3FjCax8rDSd0BgHDpNggOCYNV7bkTilybby7/HEAW5+9vP7KKaD&#10;d2KHfWwDaTgfKRBIVbAt1RpeXx7ObkDEZMgaFwg1fGOEaXl8VJjchj09426ZasEiFHOjoUmpy6WM&#10;VYPexFHokPi2Dr03iWFfS9ubPYt7Jy+UupLetMQOjelw1mD1udx6jjHMv+ixes/m681soZ7eNh+V&#10;u9f69GS4uwWRcEh/ZDjE5x8oOdMqbMlG4Rir8SWXSRrGWQbiwPjdrHiaXE9AloX8X6L8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACqQNCa6AQAAZAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABQmxj3fAAAADAEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251568128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26431DB5" wp14:editId="33D1F6E9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5574030</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>137160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1994535" cy="619125"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="28575"/>
@@ -2297,51 +2232,51 @@
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="28C7BBE8" id="Connecteur droit 25" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="35.6pt,13.2pt" to="36.35pt,323.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV9hV3vgEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpA2W5Udw9bLRwQ&#10;rMTyA2YdO7HkL3lM0/57xk4pBW6rzcEaezzP8968bO+OzrKDSmiCF3y1WHKmvAy98YPgP54e3m04&#10;wwy+Bxu8EvykkN/t3r7ZTrFTbRiD7VViBOKxm6LgY86xaxqUo3KAixCVp6QOyUGmbRqaPsFE6M42&#10;7XL5sZlC6mMKUiHS6X5O8l3F11rJ/E1rVJlZwam3XNdU1+eyNrstdEOCOBp5bgNe0IUD4+nRC9Qe&#10;MrCfyfwH5YxMAYPOCxlcE7Q2UlUOxGa1/IfN9xGiqlxIHIwXmfD1YOXXw71/TCTDFLHD+JgKi6NO&#10;jmlr4meaaeVFnbJjle10kU0dM5N0eLtu15xJSry//dDerNZF1WZGKWgxYf6kgmMlENwaX0hBB4cv&#10;mOerv6+UYx8ejLV1MNazSfB2s74pDwD5Q1vIFLrYC45+4AzsQMaTOVVIDNb0pbwA4QnvbWIHoNmT&#10;ZfowPVHLnFnATAniUb9zt3+Vln72gONcXFOzVZzJ5FdrnOCb62rry4uqOu7M6o+gJXoO/anq3JQd&#10;TbNKdHZescv1nuLr/2P3CwAA//8DAFBLAwQUAAYACAAAACEA5WM2oOAAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTECUoxKlQKQcOSLSA4Oja2yQlXofYbcPfs5zgOJrZ&#10;mbfVYnK9OOIYOk8K5rMEBJLxtqNGwevLw9UNiBA1Wd17QgXfGGBRn59VurT+RGs8bmIjuIRCqRW0&#10;MQ6llMG06HSY+QGJvZ0fnY4sx0baUZ+43PUyTZJcOt0RL7R6wGWL5nNzcIwxrb7o0bxnq91++ZQ8&#10;v+0/TH+v1OXFdHcLIuIU/8Lwi883UDPT1h/IBtErKOYpJxWkeQaC/SItQGwV5FlxDbKu5P8H6h8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVfYVd74BAABnAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5WM2oOAAAAAIAQAADwAAAAAAAAAAAAAA&#10;AAAYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
+              <v:line w14:anchorId="04CD6A6F" id="Connecteur droit 25" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="35.6pt,13.2pt" to="36.35pt,323.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV9hV3vgEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpA2W5Udw9bLRwQ&#10;rMTyA2YdO7HkL3lM0/57xk4pBW6rzcEaezzP8968bO+OzrKDSmiCF3y1WHKmvAy98YPgP54e3m04&#10;wwy+Bxu8EvykkN/t3r7ZTrFTbRiD7VViBOKxm6LgY86xaxqUo3KAixCVp6QOyUGmbRqaPsFE6M42&#10;7XL5sZlC6mMKUiHS6X5O8l3F11rJ/E1rVJlZwam3XNdU1+eyNrstdEOCOBp5bgNe0IUD4+nRC9Qe&#10;MrCfyfwH5YxMAYPOCxlcE7Q2UlUOxGa1/IfN9xGiqlxIHIwXmfD1YOXXw71/TCTDFLHD+JgKi6NO&#10;jmlr4meaaeVFnbJjle10kU0dM5N0eLtu15xJSry//dDerNZF1WZGKWgxYf6kgmMlENwaX0hBB4cv&#10;mOerv6+UYx8ejLV1MNazSfB2s74pDwD5Q1vIFLrYC45+4AzsQMaTOVVIDNb0pbwA4QnvbWIHoNmT&#10;ZfowPVHLnFnATAniUb9zt3+Vln72gONcXFOzVZzJ5FdrnOCb62rry4uqOu7M6o+gJXoO/anq3JQd&#10;TbNKdHZescv1nuLr/2P3CwAA//8DAFBLAwQUAAYACAAAACEA5WM2oOAAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTECUoxKlQKQcOSLSA4Oja2yQlXofYbcPfs5zgOJrZ&#10;mbfVYnK9OOIYOk8K5rMEBJLxtqNGwevLw9UNiBA1Wd17QgXfGGBRn59VurT+RGs8bmIjuIRCqRW0&#10;MQ6llMG06HSY+QGJvZ0fnY4sx0baUZ+43PUyTZJcOt0RL7R6wGWL5nNzcIwxrb7o0bxnq91++ZQ8&#10;v+0/TH+v1OXFdHcLIuIU/8Lwi883UDPT1h/IBtErKOYpJxWkeQaC/SItQGwV5FlxDbKu5P8H6h8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVfYVd74BAABnAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5WM2oOAAAAAIAQAADwAAAAAAAAAAAAAA&#10;AAAYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251625472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4788BACF" wp14:editId="0F5A04E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>219075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>157480</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8867775" cy="9525"/>
                 <wp:effectExtent l="19050" t="19050" r="28575" b="28575"/>
                 <wp:wrapNone/>
@@ -2362,51 +2297,51 @@
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="272BE996" id="Connecteur droit 24" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="17.25pt,12.4pt" to="715.5pt,13.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ5IlSuwEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxNlI2YRRJnvYaLkg&#10;WImFe68fM5b8kttkkr+n7QkhwA0xB8vtdpe7qmt2Dyfv2FFntDH0/G6x5EwHGZUNQ8+/vjy923KG&#10;BYICF4Pu+Vkjf9i/fbObUqdXcYxO6cwIJGA3pZ6PpaROCJSj9oCLmHSgpInZQ6EwD0JlmAjdO7Fa&#10;Lu/FFLNKOUqNSKeHOcn3Dd8YLctnY1AX5npOvZW25ra+1lXsd9ANGdJo5aUN+IcuPNhAj16hDlCA&#10;fc/2LyhvZY4YTVnI6EU0xkrdOBCbu+UfbL6MkHTjQuJgusqE/w9Wfjo+hudMMkwJO0zPubI4meyZ&#10;cTZ9o5k2XtQpOzXZzlfZ9KkwSYfb7f1ms1lzJin3fr1aV1XFjFLRUsbyQUfP6qbnzoZKCjo4fsQy&#10;X/15pR6H+GSda4NxgU09X23XDR3IH8ZBoYd8Uj3HMHAGbiDjyZIbJEZnVS2vQHjGR5fZEWj2ZBkV&#10;pxdqmTMHWChBPNp36fa30trPAXCci1tqtoq3hfzqrCfat9Uu1Bd1c9yF1S9B6+41qnPTWdSIptkk&#10;ujiv2uU2pv3t/7H/AQAA//8DAFBLAwQUAAYACAAAACEAKbYBnN8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6tUyoNJ3QGAcOSDBAcMwSr+1InNJkW/n3eCc42u/5+XvV&#10;YvROHHCIXSAF00kGAskE21Gj4O314eoGREyarHaBUMEPRljU52eVLm040gse1qkRHEKx1AralPpS&#10;ymha9DpOQo/E2jYMXiceh0baQR853Ds5y7K59Loj/tDqHpctmq/13jPGuPqmR/NRrLa75VP2/L77&#10;NO5eqcuL8e4WRMIx/ZnhhM83UDPTJuzJRuEU5MU1OxXMCm5w0ot8yuU2vJnnIOtK/m9Q/wIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQ5IlSuwEAAGcDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAptgGc3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight="2.25pt">
+              <v:line w14:anchorId="3DAF2363" id="Connecteur droit 24" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="17.25pt,12.4pt" to="715.5pt,13.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ5IlSuwEAAGcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxNlI2YRRJnvYaLkg&#10;WImFe68fM5b8kttkkr+n7QkhwA0xB8vtdpe7qmt2Dyfv2FFntDH0/G6x5EwHGZUNQ8+/vjy923KG&#10;BYICF4Pu+Vkjf9i/fbObUqdXcYxO6cwIJGA3pZ6PpaROCJSj9oCLmHSgpInZQ6EwD0JlmAjdO7Fa&#10;Lu/FFLNKOUqNSKeHOcn3Dd8YLctnY1AX5npOvZW25ra+1lXsd9ANGdJo5aUN+IcuPNhAj16hDlCA&#10;fc/2LyhvZY4YTVnI6EU0xkrdOBCbu+UfbL6MkHTjQuJgusqE/w9Wfjo+hudMMkwJO0zPubI4meyZ&#10;cTZ9o5k2XtQpOzXZzlfZ9KkwSYfb7f1ms1lzJin3fr1aV1XFjFLRUsbyQUfP6qbnzoZKCjo4fsQy&#10;X/15pR6H+GSda4NxgU09X23XDR3IH8ZBoYd8Uj3HMHAGbiDjyZIbJEZnVS2vQHjGR5fZEWj2ZBkV&#10;pxdqmTMHWChBPNp36fa30trPAXCci1tqtoq3hfzqrCfat9Uu1Bd1c9yF1S9B6+41qnPTWdSIptkk&#10;ujiv2uU2pv3t/7H/AQAA//8DAFBLAwQUAAYACAAAACEAKbYBnN8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6tUyoNJ3QGAcOSDBAcMwSr+1InNJkW/n3eCc42u/5+XvV&#10;YvROHHCIXSAF00kGAskE21Gj4O314eoGREyarHaBUMEPRljU52eVLm040gse1qkRHEKx1AralPpS&#10;ymha9DpOQo/E2jYMXiceh0baQR853Ds5y7K59Loj/tDqHpctmq/13jPGuPqmR/NRrLa75VP2/L77&#10;NO5eqcuL8e4WRMIx/ZnhhM83UDPTJuzJRuEU5MU1OxXMCm5w0ot8yuU2vJnnIOtK/m9Q/wIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQ5IlSuwEAAGcDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAptgGc3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="686F8A55" wp14:editId="28DA7DB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2586355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>34290</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="1038225"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="28575"/>
@@ -2428,51 +2363,51 @@
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="329CE9A6" id="Connecteur droit 866761428" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251587584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="203.65pt,2.7pt" to="203.65pt,84.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqkDQmugEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPtf7B83zoNKlRR0z1stXBA&#10;sBLLD5h17MSSv+QxTfvvGTulFLghcrDsGc/zvDcvu4eTs+yoEprge75eNZwpL8Ng/Njzby9P91vO&#10;MIMfwAaven5WyB/2d292c+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wFaLylNQhOch0TKMYEsyE7qxo&#10;m+admEMaYgpSIVL0sCT5vuJrrWT+ojWqzGzPqbdc11TX17KK/Q66MUGcjLy0Af/QhQPj6dEr1AEy&#10;sO/J/AXljEwBg84rGZwIWhupKgdis27+YPN1gqgqFxIH41Um/H+w8vPx0T8nkmGO2GF8ToXFSSfH&#10;tDXxI8208qJO2anKdr7Kpk6ZySUoKbpu3m7bdlMkFQtEgYoJ8wcVHCubnlvjCyPo4PgJ83L155US&#10;9uHJWFunYj2be95uN+83nEkgc2gLmbYuDj1HP3IGdiTXyZwqJAZrhlJegPCMjzaxI9DgyS9DmF+o&#10;X84sYKYEkajfpdvfSks/B8BpKa6pxSfOZDKrNa7n29tq68uLqtrtwuqXmmX3GoZzFVmUE42ySnSx&#10;XfHK7Zn2tz/H/gcAAAD//wMAUEsDBBQABgAIAAAAIQDcVPA33gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqA2EtoQ4FSrlwAEJWhAcXXubpMTrELtt+HsWcYDjaN7OzhSz&#10;wbdij31sAmk4HykQSDa4hioNL6v7symImAw50wZCDV8YYVYeHxUmd+FAz7hfpkpwCMXcaKhT6nIp&#10;o63RmzgKHRJ7m9B7k1j2lXS9OXC4b+WFUmPpTUP8oTYdzmu0H8ud5xrD4pMe7Fu22Gznj+rpdftu&#10;2zutT0+G2xsQCYf0B8NPfb6Bkjutw45cFK2GTE0uGdVwlYFg/1evGRxPr0GWhfy/oPwGAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAKpA0JroBAABkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3FTwN94AAAAJAQAADwAAAAAAAAAAAAAAAAAUBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
+              <v:line w14:anchorId="0D8ED9C0" id="Connecteur droit 866761428" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:-251587584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="203.65pt,2.7pt" to="203.65pt,84.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqkDQmugEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPtf7B83zoNKlRR0z1stXBA&#10;sBLLD5h17MSSv+QxTfvvGTulFLghcrDsGc/zvDcvu4eTs+yoEprge75eNZwpL8Ng/Njzby9P91vO&#10;MIMfwAaven5WyB/2d292c+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wFaLylNQhOch0TKMYEsyE7qxo&#10;m+admEMaYgpSIVL0sCT5vuJrrWT+ojWqzGzPqbdc11TX17KK/Q66MUGcjLy0Af/QhQPj6dEr1AEy&#10;sO/J/AXljEwBg84rGZwIWhupKgdis27+YPN1gqgqFxIH41Um/H+w8vPx0T8nkmGO2GF8ToXFSSfH&#10;tDXxI8208qJO2anKdr7Kpk6ZySUoKbpu3m7bdlMkFQtEgYoJ8wcVHCubnlvjCyPo4PgJ83L155US&#10;9uHJWFunYj2be95uN+83nEkgc2gLmbYuDj1HP3IGdiTXyZwqJAZrhlJegPCMjzaxI9DgyS9DmF+o&#10;X84sYKYEkajfpdvfSks/B8BpKa6pxSfOZDKrNa7n29tq68uLqtrtwuqXmmX3GoZzFVmUE42ySnSx&#10;XfHK7Zn2tz/H/gcAAAD//wMAUEsDBBQABgAIAAAAIQDcVPA33gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqA2EtoQ4FSrlwAEJWhAcXXubpMTrELtt+HsWcYDjaN7OzhSz&#10;wbdij31sAmk4HykQSDa4hioNL6v7symImAw50wZCDV8YYVYeHxUmd+FAz7hfpkpwCMXcaKhT6nIp&#10;o63RmzgKHRJ7m9B7k1j2lXS9OXC4b+WFUmPpTUP8oTYdzmu0H8ud5xrD4pMe7Fu22Gznj+rpdftu&#10;2zutT0+G2xsQCYf0B8NPfb6Bkjutw45cFK2GTE0uGdVwlYFg/1evGRxPr0GWhfy/oPwGAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAKpA0JroBAABkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3FTwN94AAAAJAQAADwAAAAAAAAAAAAAAAAAUBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0396D7CA" w14:textId="19D1E856" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00783AB6" w:rsidP="00784206">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251749376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AE12650" wp14:editId="7DD3E9BA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-537845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>252730</wp:posOffset>
                 </wp:positionV>
@@ -2523,105 +2458,121 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="17F7ACF5" w14:textId="77777777" w:rsidR="00E61F94" w:rsidRDefault="00B27005" w:rsidP="00C565E8">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="4" w:name="_Hlk41332023"/>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>EDUCATEUR U6</w:t>
+                              <w:t>EDUCATEU</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>R U6</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="4"/>
-                            <w:r w:rsidR="00BD2554" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="00BD2554" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>U7</w:t>
                             </w:r>
-                            <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="005102C5" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">             </w:t>
                             </w:r>
-                            <w:r w:rsidR="00283BEA" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="00283BEA" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
-                            <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="005102C5" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="008D7958" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">              </w:t>
                             </w:r>
-                            <w:r w:rsidR="00283BEA" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="00283BEA" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="370911DB" w14:textId="7FF93F20" w:rsidR="00C565E8" w:rsidRPr="008D7958" w:rsidRDefault="00C565E8" w:rsidP="00C565E8">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>BORRAS Sebastien          06.47.17.27.07</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="74640155" w14:textId="71FEDB04" w:rsidR="00C565E8" w:rsidRDefault="00C565E8" w:rsidP="00C565E8">
@@ -2650,144 +2601,160 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="3AE12650" id="Rectangle 7" o:spid="_x0000_s1034" style="position:absolute;margin-left:-42.35pt;margin-top:19.9pt;width:158.25pt;height:56.25pt;z-index:251749376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAnNrK2wIAAFoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtuGyEQfa/Uf0C8N2s7viRW7Mhy5KpS&#10;2kRNqjxjlt1FYoECjjf9+h7AN6WV2kZ9WcPMMJczM8dX112ryLNwXho9o/2zHiVCc1NKXc/ot8fV&#10;hwtKfGC6ZMpoMaMvwtPr+ft3V1s7FQPTGFUKR+BE++nWzmgTgp0WheeNaJk/M1ZoKCvjWhZwdXVR&#10;OraF91YVg15vXGyNK60zXHgP6U1W0nnyX1WCh7uq8iIQNaPILaSvS991/BbzKzatHbON5Ls02Buy&#10;aJnUCHpwdcMCIxsnf3HVSu6MN1U446YtTFVJLlINqKbfe1XNQ8OsSLUAHG8PMPn/55Z/eX6w9w4w&#10;bK2fehxjFV3l2viL/EiXwHo5gCW6QDiEQP9yMhlRwqGb9IfnOMNNcXxtnQ8fhWlJPMyoQzMSRuz5&#10;1odsujfZQVeupFKkUhKToDEvlDgTnmRoEhKYr4yxx/v0whNrAEYvib2r10vlyDNDr8fj5XK1SvIg&#10;ddgLe71dyz0Ln02Zxf0xxEmO5HdeUiG1P40ySlZR8udIwyGs83C9IVI/Rvrbogbn/x4KddZ7EJXU&#10;hMVtHQ1zWOI5U6KMaKftCFKJr+hd7hh2JXUp4qA02cJsMEGyhDM0rVIs4NhaPPe6poSpGrzAg8st&#10;MkoeXqcdF4eOhS7Fiy04tYoTcsN8k1uVVDmtVgYwh5LtjF7kxHOCSsfURNr93ZwdRzueQrfuiESC&#10;F9FRlKxN+XLv4qylWfeWryTC3jIf7pkDH6A8cFy4w6dSBjWb3YmSxrgfv5NHe6wptJRswS/A4/uG&#10;OYy0+qQxs5f94TASUroMR5MBLu5Usz7V6E27NBjrPtjU8nSM9kHtj5Uz7ROocBGjQsU0R+yM/O6y&#10;DJn3QKZcLBbJDCRkWbjVD5bvtysC/tg9MWd3exuw8V/MnovY9NX6ZtuIuTaLTTCVTJNyxBWrFC8g&#10;sLxUmWwjQ57ek9XxL2H+EwAA//8DAFBLAwQUAAYACAAAACEAcWls0d8AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvabsAoTaeBBOIwJlF4gKzx2orGqZK0K2+POcHNlj/9&#10;/v5iO9teTOhD50hBukxAINXOdNQo+Px4XmxAhKjJ6N4RKvjGANvy8qLQuXFnesepio3gEAq5VtDG&#10;OORShrpFq8PSDUh8OzlvdeTVN9J4feZw28ssSW6l1R3xh1YP+NRi/VWNVsH0uD/4vX+tDi8zjevk&#10;ZNIdvSl1fTXvHkBEnOMfDL/6rA4lOx3dSCaIXsFis75jVMHqniswkK1SHo5M3mQrkGUh/1cofwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAnNrK2wIAAFoGAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBxaWzR3wAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;ADUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAQQYAAAAA&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="17F7ACF5" w14:textId="77777777" w:rsidR="00E61F94" w:rsidRDefault="00B27005" w:rsidP="00C565E8">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="5" w:name="_Hlk41332023"/>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>EDUCATEUR U6</w:t>
+                        <w:t>EDUCATEU</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>R U6</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="5"/>
-                      <w:r w:rsidR="00BD2554" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="00BD2554" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>U7</w:t>
                       </w:r>
-                      <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="005102C5" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">             </w:t>
                       </w:r>
-                      <w:r w:rsidR="00283BEA" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="00283BEA" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
-                      <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="005102C5" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="008D7958" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">              </w:t>
                       </w:r>
-                      <w:r w:rsidR="00283BEA" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="00283BEA" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="370911DB" w14:textId="7FF93F20" w:rsidR="00C565E8" w:rsidRPr="008D7958" w:rsidRDefault="00C565E8" w:rsidP="00C565E8">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>BORRAS Sebastien          06.47.17.27.07</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="74640155" w14:textId="71FEDB04" w:rsidR="00C565E8" w:rsidRDefault="00C565E8" w:rsidP="00C565E8">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7108D8FF" w14:textId="5FE73C50" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00783AB6" w:rsidP="00784206">
+    <w:p w14:paraId="7108D8FF" w14:textId="6D4A61D2" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00783AB6" w:rsidP="00784206">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251855872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59AB2534" wp14:editId="0B0EF904">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5786120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>37465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1590675" cy="619125"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1286532326" name="Rectangle 1286532326"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
@@ -2962,669 +2929,51 @@
                       <w:r w:rsidRPr="008E2C57">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>06.83.26.68.08</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F8CC5BC" wp14:editId="20BF4D66">
-[...617 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251620352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BCA212A" wp14:editId="22AD2C38">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251620352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BCA212A" wp14:editId="5997B39E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1799590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1590675" cy="647700"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1754413153" name="Rectangle 1754413153"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1590675" cy="647700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
@@ -3705,51 +3054,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t>BAZERQUE</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="fr-FR"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId11" w:tooltip="Josiane Bazerque" w:history="1">
+                            <w:hyperlink r:id="rId7" w:tooltip="Josiane Bazerque" w:history="1">
                               <w:r w:rsidRPr="008D7958">
                                 <w:rPr>
                                   <w:rStyle w:val="Lienhypertexte"/>
                                   <w:b/>
                                   <w:color w:val="auto"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                   <w:u w:val="none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Josiane </w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008E2C57">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -3770,51 +3119,51 @@
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7BCA212A" id="Rectangle 1754413153" o:spid="_x0000_s1037" style="position:absolute;margin-left:141.7pt;margin-top:3.4pt;width:125.25pt;height:51pt;z-index:251620352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlnDpo5gIAAH0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+Z0lL2m7V0ql0G0Ia&#10;28SG9uw6TmLJsY19ehm/nmM7vTCQgImX1D53f+ecr+cX206RtXBeGl3SwUlOidDcVFI3Jf36eP3u&#10;lBIPTFdMGS1K+iw8vZi9fXO+sVMxNK1RlXAEg2g/3diStgB2mmWet6Jj/sRYoVFZG9cxwKtrssqx&#10;DUbvVDbM83G2Ma6yznDhPUovk5LOYvy6Fhzu6toLIKqkWBvEr4vfZfhms3M2bRyzreR9GewVVXRM&#10;aky6D3XJgJGVk7+E6iR3xpsaTrjpMlPXkov4BnzNIH/xmoeWWRHfguB4u4fJ/7+w/Hb9YO8dwrCx&#10;furxGF6xrV0XfrE+so1gPe/BElsgHIWD0Vk+nowo4agbF5NJHtHMDt7WefgoTEfCoaQOmxExYusb&#10;D5gRTXcmPXTVtVSK1EriJGicF0qcgScJbUQCcyaMPfpHD0+sQTDyKPauWS6UI2uGvb76cDXGgoIV&#10;SA1JOEZR33LP4LOpkngQxLvi+yixusYfZxlFqyD5c6aiQOs0XK/INAiZ/vZRw/f/ngqRb3YgKqkJ&#10;C9s6KlJa4jlTogpox+0AqcQX7F3qGO5K7FLAQWmyQbNhaD3hDJtWKwZ47Cy6e91QwlSDvMDBpRYZ&#10;JffeP6FYFJPhokhGLatE6kyCPCU+bow/jhNm6JL5NrlEVSq8k4DcomRX0tP0tBRJ6VC8iOzQT+Jh&#10;+MMJtsstkQGBCEEQLU31fO/COMZ18JZfS8x7wzzcM4eUgQggDcIdfmplEBbTnyhpjfv+O3mwx01G&#10;LSUbpCCE7NuKOZx69UnjWJ8NiiJwVrwUo8kQL+5YszzW6FW3MDj5AyRcy+Mx2IPaHWtnuidky3nI&#10;iiqmOeZOzekvC0jUiHzLxXwezZCnLIMb/WB5CB6gC4g/bp+Ys/1qA5LCrdnRFZu+2PBkGzy1ma/A&#10;1DIO0wFX3LZwQY5Le5f4OJDo8T1aHf41Zj8AAAD//wMAUEsDBBQABgAIAAAAIQCpOjg54AAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4ulVkCWRpsaDyZNbBvPW3YEIjuL&#10;7EKpv97xpMfJ+/Lme/lqsq0YsfeNIwW3swgEUulMQ5WCw/75JgHhgyajW0eo4IweVsXlRa4z4070&#10;huMuVIJLyGdaQR1Cl0npyxqt9jPXIXH24XqrA599JU2vT1xuWzmPoqW0uiH+UOsO1zWWn7vBKtgO&#10;X+cx3dy/LNbT99MmeTevW5MqdX01PT6ACDiFPxh+9VkdCnY6uoGMF62CeRIvGFWw5AWc38VxCuLI&#10;YJQkIItc/l9Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlnDpo5gIAAH0GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpOjg54AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAEAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAATQYAAAAA&#10;" fillcolor="#ffff84" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="7BCA212A" id="Rectangle 1754413153" o:spid="_x0000_s1036" style="position:absolute;margin-left:141.7pt;margin-top:3.4pt;width:125.25pt;height:51pt;z-index:251620352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz/vLl5gIAAH0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+Z0lL2m7V0ql0G0Ia&#10;28SG9uw6TmLJsY19ehm/nmM7vTCQgImX1D53f+ecr+cX206RtXBeGl3SwUlOidDcVFI3Jf36eP3u&#10;lBIPTFdMGS1K+iw8vZi9fXO+sVMxNK1RlXAEg2g/3diStgB2mmWet6Jj/sRYoVFZG9cxwKtrssqx&#10;DUbvVDbM83G2Ma6yznDhPUovk5LOYvy6Fhzu6toLIKqkWBvEr4vfZfhms3M2bRyzreR9GewVVXRM&#10;aky6D3XJgJGVk7+E6iR3xpsaTrjpMlPXkov4BnzNIH/xmoeWWRHfguB4u4fJ/7+w/Hb9YO8dwrCx&#10;furxGF6xrV0XfrE+so1gPe/BElsgHIWD0Vk+nowo4agbF5NJHtHMDt7WefgoTEfCoaQOmxExYusb&#10;D5gRTXcmPXTVtVSK1EriJGicF0qcgScJbUQCcyaMPfpHD0+sQTDyKPauWS6UI2uGvb76cDXGgoIV&#10;SA1JOEZR33LP4LOpkngQxLvi+yixusYfZxlFqyD5c6aiQOs0XK/INAiZ/vZRw/f/ngqRb3YgKqkJ&#10;C9s6KlJa4jlTogpox+0AqcQX7F3qGO5K7FLAQWmyQbNhaD3hDJtWKwZ47Cy6e91QwlSDvMDBpRYZ&#10;JffeP6FYFJPhokhGLatE6kyCPCU+bow/jhNm6JL5NrlEVSq8k4DcomRX0tP0tBRJ6VC8iOzQT+Jh&#10;+MMJtsstkQGB2MMgWprq+d6FcYzr4C2/lpj3hnm4Zw4pAxFAGoQ7/NTKICymP1HSGvf9d/Jgj5uM&#10;Wko2SEEI2bcVczj16pPGsT4bFEXgrHgpRpMhXtyxZnms0atuYXDyB0i4lsdjsAe1O9bOdE/IlvOQ&#10;FVVMc8ydmtNfFpCoEfmWi/k8miFPWQY3+sHyEDxAFxB/3D4xZ/vVBiSFW7OjKzZ9seHJNnhqM1+B&#10;qWUcpgOuuG3hghyX9i7xcSDR43u0OvxrzH4AAAD//wMAUEsDBBQABgAIAAAAIQCpOjg54AAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4ulVkCWRpsaDyZNbBvPW3YEIjuL&#10;7EKpv97xpMfJ+/Lme/lqsq0YsfeNIwW3swgEUulMQ5WCw/75JgHhgyajW0eo4IweVsXlRa4z4070&#10;huMuVIJLyGdaQR1Cl0npyxqt9jPXIXH24XqrA599JU2vT1xuWzmPoqW0uiH+UOsO1zWWn7vBKtgO&#10;X+cx3dy/LNbT99MmeTevW5MqdX01PT6ACDiFPxh+9VkdCnY6uoGMF62CeRIvGFWw5AWc38VxCuLI&#10;YJQkIItc/l9Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz/vLl5gIAAH0GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpOjg54AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAEAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAATQYAAAAA&#10;" fillcolor="#ffff84" strokecolor="#2f528f" strokeweight="1pt">
                 <v:fill color2="#ffffdb" rotate="t" colors="0 #ffff84;.5 #ffffb6;1 #ffffdb" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0228B92B" w14:textId="2C895544" w:rsidR="006B4C26" w:rsidRPr="008D7958" w:rsidRDefault="006B4C26" w:rsidP="006B4C26">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>SECRÉTAIRE ADJ</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -3837,51 +3186,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t>BAZERQUE</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId12" w:tooltip="Josiane Bazerque" w:history="1">
+                      <w:hyperlink r:id="rId8" w:tooltip="Josiane Bazerque" w:history="1">
                         <w:r w:rsidRPr="008D7958">
                           <w:rPr>
                             <w:rStyle w:val="Lienhypertexte"/>
                             <w:b/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:u w:val="none"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Josiane </w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008E2C57">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -4089,51 +3438,51 @@
                               <w:t>07.85.64.15.89</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1B213BE3" id="Rectangle 8" o:spid="_x0000_s1038" style="position:absolute;margin-left:290.65pt;margin-top:2.7pt;width:125.25pt;height:51pt;z-index:251544576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDePRMl5wIAAH0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+Z2lD2m7V0ql0G0Ia&#10;28SG9uw6TmLJsY19ehm/nmM7vTCQgImX1D53f+ecr+cX206RtXBeGl3S4cmAEqG5qaRuSvr18frd&#10;KSUemK6YMlqU9Fl4ejF7++Z8Y6ciN61RlXAEg2g/3diStgB2mmWet6Jj/sRYoVFZG9cxwKtrssqx&#10;DUbvVJYPBuNsY1xlneHCe5ReJiWdxfh1LTjc1bUXQFRJsTaIXxe/y/DNZuds2jhmW8n7MtgrquiY&#10;1Jh0H+qSASMrJ38J1UnujDc1nHDTZaauJRfxDfia4eDFax5aZkV8C4Lj7R4m///C8tv1g713CMPG&#10;+qnHY3jFtnZd+MX6yDaC9bwHS2yBcBQOR2eD8WRECUfduJhMBhHN7OBtnYePwnQkHErqsBkRI7a+&#10;8YAZ0XRn0kNXXUulSK0kToLGeaHEGXiS0EYkMGfC2KN/9PDEGgRjEMXeNcuFcmTNsNdXH67GWFCw&#10;AqkhCcco6lvuGXw2VRIPg3hXfB8lVtf44yyjaBUkf85UFGidhusVmYYh098+Kn//76kQ+WYHopKa&#10;sLCtoyKlJZ4zJaqAdtwOkEp8wd6ljuGuxC4FHJQmGzTLQ+sJZ9i0WjHAY2fR3euGEqYa5AUOLrXI&#10;KLn3/gnFopjkiyIZtawSqTMJ8pT4uDH+OE6YoUvm2+QSVanwTgJyi5JdSU/T01IkpUPxIrJDP4mH&#10;4Q8n2C63RAYE8hApiJamer53YRzjOnjLryXmvWEe7plDykAEkAbhDj+1MgiL6U+UtMZ9/5082OMm&#10;o5aSDVIQQvZtxRxOvfqkcazPhkUROCteitEkx4s71iyPNXrVLQxO/hAJ1/J4DPagdsfame4J2XIe&#10;sqKKaY65U3P6ywISNSLfcjGfRzPkKcvgRj9YHoIH6ALij9sn5my/2oCkcGt2dMWmLzY82QZPbeYr&#10;MLWMw3TAFbctXJDj0t4lPg4kenyPVod/jdkPAAAA//8DAFBLAwQUAAYACAAAACEAjCoVUOAAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTGmga4lRQFXFAqkSpenbjJYmI&#10;1yF20pSvZznBbUfzNDuTrybbihF73zhSEM8iEEilMw1VCvbvzzcpCB80Gd06QgVn9LAqLi9ynRl3&#10;ojccd6ESHEI+0wrqELpMSl/WaLWfuQ6JvQ/XWx1Y9pU0vT5xuG3lbRTdS6sb4g+17nBdY/m5G6yC&#10;7fB1HpebxUuynr6fNunBvG7NUqnrq+nxAUTAKfzB8Fufq0PBnY5uIONFq+AujeeM8pGAYD+dxzzl&#10;yGC0SEAWufy/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3j0TJecCAAB9BgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjCoVUOAAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAABBBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAE4GAAAAAA==&#10;" fillcolor="#ffff84" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="1B213BE3" id="Rectangle 8" o:spid="_x0000_s1037" style="position:absolute;margin-left:290.65pt;margin-top:2.7pt;width:125.25pt;height:51pt;z-index:251544576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlnDpo5gIAAH0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+Z0lL2m7V0ql0G0Ia&#10;28SG9uw6TmLJsY19ehm/nmM7vTCQgImX1D53f+ecr+cX206RtXBeGl3SwUlOidDcVFI3Jf36eP3u&#10;lBIPTFdMGS1K+iw8vZi9fXO+sVMxNK1RlXAEg2g/3diStgB2mmWet6Jj/sRYoVFZG9cxwKtrssqx&#10;DUbvVDbM83G2Ma6yznDhPUovk5LOYvy6Fhzu6toLIKqkWBvEr4vfZfhms3M2bRyzreR9GewVVXRM&#10;aky6D3XJgJGVk7+E6iR3xpsaTrjpMlPXkov4BnzNIH/xmoeWWRHfguB4u4fJ/7+w/Hb9YO8dwrCx&#10;furxGF6xrV0XfrE+so1gPe/BElsgHIWD0Vk+nowo4agbF5NJHtHMDt7WefgoTEfCoaQOmxExYusb&#10;D5gRTXcmPXTVtVSK1EriJGicF0qcgScJbUQCcyaMPfpHD0+sQTDyKPauWS6UI2uGvb76cDXGgoIV&#10;SA1JOEZR33LP4LOpkngQxLvi+yixusYfZxlFqyD5c6aiQOs0XK/INAiZ/vZRw/f/ngqRb3YgKqkJ&#10;C9s6KlJa4jlTogpox+0AqcQX7F3qGO5K7FLAQWmyQbNhaD3hDJtWKwZ47Cy6e91QwlSDvMDBpRYZ&#10;JffeP6FYFJPhokhGLatE6kyCPCU+bow/jhNm6JL5NrlEVSq8k4DcomRX0tP0tBRJ6VC8iOzQT+Jh&#10;+MMJtsstkQGBCEEQLU31fO/COMZ18JZfS8x7wzzcM4eUgQggDcIdfmplEBbTnyhpjfv+O3mwx01G&#10;LSUbpCCE7NuKOZx69UnjWJ8NiiJwVrwUo8kQL+5YszzW6FW3MDj5AyRcy+Mx2IPaHWtnuidky3nI&#10;iiqmOeZOzekvC0jUiHzLxXwezZCnLIMb/WB5CB6gC4g/bp+Ys/1qA5LCrdnRFZu+2PBkGzy1ma/A&#10;1DIO0wFX3LZwQY5Le5f4OJDo8T1aHf41Zj8AAAD//wMAUEsDBBQABgAIAAAAIQCMKhVQ4AAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMaaBriVFAVcUCqRKl6duMliYjX&#10;IXbSlK9nOcFtR/M0O5OvJtuKEXvfOFIQzyIQSKUzDVUK9u/PNykIHzQZ3TpCBWf0sCouL3KdGXei&#10;Nxx3oRIcQj7TCuoQukxKX9ZotZ+5Dom9D9dbHVj2lTS9PnG4beVtFN1LqxviD7XucF1j+bkbrILt&#10;8HUel5vFS7Kevp826cG8bs1Sqeur6fEBRMAp/MHwW5+rQ8Gdjm4g40Wr4C6N54zykYBgP53HPOXI&#10;YLRIQBa5/L+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlnDpo5gIAAH0GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCMKhVQ4AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAEAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAATQYAAAAA&#10;" fillcolor="#ffff84" strokecolor="#2f528f" strokeweight="1pt">
                 <v:fill color2="#ffffdb" rotate="t" colors="0 #ffff84;.5 #ffffb6;1 #ffffdb" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3703D357" w14:textId="77BC74CB" w:rsidR="00C565E8" w:rsidRPr="00C565E8" w:rsidRDefault="00C565E8" w:rsidP="00C565E8">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>TRÉSORIÈR</w:t>
                       </w:r>
                       <w:r>
@@ -4302,147 +3651,124 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="377AE03C" w14:textId="77777777" w:rsidR="00E61F94" w:rsidRDefault="005102C5" w:rsidP="00E61F94">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="6" w:name="_Hlk41332214"/>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>EDUCATEUR U</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="6"/>
-                            <w:r w:rsidR="00BD2554" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="00BD2554" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>8</w:t>
                             </w:r>
-                            <w:r w:rsidR="00304792" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="00304792" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
-                            <w:r w:rsidR="00304792" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="00304792" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>U</w:t>
                             </w:r>
-                            <w:r w:rsidR="00BD2554" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="00BD2554" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C565E8" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="00C565E8" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00C565E8">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidR="00C565E8" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">        </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F709E06" w14:textId="7D8020E5" w:rsidR="00D07194" w:rsidRDefault="00D07194" w:rsidP="00E61F94">
+                          <w:p w14:paraId="49FFD4C7" w14:textId="77777777" w:rsidR="004620DD" w:rsidRPr="008D7958" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>BORDENAVE Louise</w:t>
-[...26 lines deleted...]
-                            </w:pPr>
+                              <w:t>BORRAS Sebastien          06.47.17.27.07</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="02B906EE" w14:textId="4CE2AF6C" w:rsidR="00D07194" w:rsidRPr="00D07194" w:rsidRDefault="00D07194" w:rsidP="00D07194">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                </w:t>
@@ -4468,172 +3794,149 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5657C67A" id="Rectangle 15" o:spid="_x0000_s1039" style="position:absolute;margin-left:-44.6pt;margin-top:16.2pt;width:160.5pt;height:57.75pt;z-index:251447296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPYk1b3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpxLs2CJkWQIsOA&#10;ri3WDn1WZNkWIEuaxCTuvn6U5FzQDdhW7MWRSIqXQ/Lk6rprFdkJ56XRczq4yCkRmptS6npOvz2t&#10;P0wp8cB0yZTRYk5fhKfXi/fvrvZ2JgrTGFUKR9CJ9rO9ndMGwM6yzPNGtMxfGCs0KivjWgZ4dXVW&#10;OrZH763KijyfZHvjSusMF96j9CYp6SL6ryrB4b6qvACi5hRzg/h18bsJ32xxxWa1Y7aRvE+DvSGL&#10;lkmNQY+ubhgwsnXyF1et5M54U8EFN21mqkpyEWvAagb5q2oeG2ZFrAXB8fYIk/9/bvnd7tE+OIRh&#10;b/3M4zFU0VWuDb+YH+kiWC9HsEQHhKOwyIfT4Rgx5ai7HA5HxTigmZ1eW+fhkzAtCYc5ddiMiBHb&#10;3XpIpgeTHrpyLZUilZI4CRrnhRJn4FlCE5HA+UoYe3wfX3hiDYKRR7F39WalHNkx7PVkslqt11EO&#10;UsNBmOd9yz2DL6ZM4sEExVGOyfdeYiG1P48yjlZB8udIoxFap+F6Q6RBiPS3RRXYhH8NhXXWBxCV&#10;1ISFbR2PUljiOVOiDGjH7QCpxFfsXeoY7krsUsBBabJHs+ISEyCcYdMqxQCPrcXnXteUMFUjL3Bw&#10;qUVGyePruOPi2DHoYrzQgnOrMCE3zDepVVGV0molIHMo2c7pNCWeElQ6pCbi7vdzdhrtcIJu0xEZ&#10;6hsGT0G0MeXLgwvDFofdW76WGPeWeXhgDgkB60OSg3v8VMpg0aY/UdIY9+N38mCPe4paSvZIMAjI&#10;9y1zONPqs8ah/TgYjQIjxctofFngxZ1rNucavW1XBud6gHRqeTwGe1CHY+VM+4xcuAxRUcU0x9gJ&#10;+v6ygkR8yKZcLJfRDFnIMrjVj5YH5wG6gPhT98yc7RcXcOXvzIGM2OzV/ibb8FKb5RZMJeOonHDF&#10;XQoXZLC0VYltA0We36PV6T9h8RMAAP//AwBQSwMEFAAGAAgAAAAhAI+AOAPfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatk7SCNsSpChKIRalE4ABuPE0i4nFkO2m4PcMK&#10;lqN5+v/9YjfbXkzoQ+dIQbpMQCDVznTUKPj8eF5sQISoyejeESr4xgC78vqq0LlxF3rHqYqN4BAK&#10;uVbQxjjkUoa6RavD0g1I/Ds7b3Xk0zfSeH3hcNvLLEnupNUdcUOrB3xqsf6qRqtgejwc/cG/VseX&#10;mcZ1cjbpnt6Uur2Z9w8gIs7xD4ZffVaHkp1ObiQTRK9gsdlmjCpYZWsQDGSrlLecmFzfb0GWhfw/&#10;ofwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz2JNW98CAABbBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj4A4A98AAAAKAQAADwAAAAAAAAAA&#10;AAAAAAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="5657C67A" id="Rectangle 15" o:spid="_x0000_s1038" style="position:absolute;margin-left:-44.6pt;margin-top:16.2pt;width:160.5pt;height:57.75pt;z-index:251447296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZAIXW3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpxLs2CJkWQIsOA&#10;ri3WDn1WZNkWIEuaxCTuvn6U5FzQDdhW7MWRSIqXQ/Lk6rprFdkJ56XRczq4yCkRmptS6npOvz2t&#10;P0wp8cB0yZTRYk5fhKfXi/fvrvZ2JgrTGFUKR9CJ9rO9ndMGwM6yzPNGtMxfGCs0KivjWgZ4dXVW&#10;OrZH763KijyfZHvjSusMF96j9CYp6SL6ryrB4b6qvACi5hRzg/h18bsJ32xxxWa1Y7aRvE+DvSGL&#10;lkmNQY+ubhgwsnXyF1et5M54U8EFN21mqkpyEWvAagb5q2oeG2ZFrAXB8fYIk/9/bvnd7tE+OIRh&#10;b/3M4zFU0VWuDb+YH+kiWC9HsEQHhKOwyIfT4Rgx5ai7HA5HxTigmZ1eW+fhkzAtCYc5ddiMiBHb&#10;3XpIpgeTHrpyLZUilZI4CRrnhRJn4FlCE5HA+UoYe3wfX3hiDYKRR7F39WalHNkx7PVkslqt11EO&#10;UsNBmOd9yz2DL6ZM4sEExVGOyfdeYiG1P48yjlZB8udIoxFap+F6Q6RBiPS3RRXYhH8NhXXWBxCV&#10;1ISFbR2PUljiOVOiDGjH7QCpxFfsXeoY7krsUsBBabJHs+ISEyCcYdMqxQCPrcXnXteUMFUjL3Bw&#10;qUVGyePruOPi2DHoYrzQgnOrMCE3zDepVVGV0molIHMo2c7pNCWeElQ6pCbi7vdzdhrtcIJu0xEZ&#10;6iuCpyDamPLlwYVhi8PuLV9LjHvLPDwwh4SA9SHJwT1+KmWwaNOfKGmM+/E7ebDHPUUtJXskGATk&#10;+5Y5nGn1WePQfhyMRoGR4mU0vizw4s41m3ON3rYrg3M9QDq1PB6DPajDsXKmfUYuXIaoqGKaY+wE&#10;fX9ZQSI+ZFMulstohixkGdzqR8uD8wBdQPype2bO9osLuPJ35kBGbPZqf5NteKnNcgumknFUTrji&#10;LoULMljaqsS2gSLP79Hq9J+w+AkAAP//AwBQSwMEFAAGAAgAAAAhAI+AOAPfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatk7SCNsSpChKIRalE4ABuPE0i4nFkO2m4PcMK&#10;lqN5+v/9YjfbXkzoQ+dIQbpMQCDVznTUKPj8eF5sQISoyejeESr4xgC78vqq0LlxF3rHqYqN4BAK&#10;uVbQxjjkUoa6RavD0g1I/Ds7b3Xk0zfSeH3hcNvLLEnupNUdcUOrB3xqsf6qRqtgejwc/cG/VseX&#10;mcZ1cjbpnt6Uur2Z9w8gIs7xD4ZffVaHkp1ObiQTRK9gsdlmjCpYZWsQDGSrlLecmFzfb0GWhfw/&#10;ofwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGQCF1t8CAABbBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj4A4A98AAAAKAQAADwAAAAAAAAAA&#10;AAAAAAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="377AE03C" w14:textId="77777777" w:rsidR="00E61F94" w:rsidRDefault="005102C5" w:rsidP="00E61F94">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="7" w:name="_Hlk41332214"/>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>EDUCATEUR U</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="7"/>
-                      <w:r w:rsidR="00BD2554" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="00BD2554" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>8</w:t>
                       </w:r>
-                      <w:r w:rsidR="00304792" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="00304792" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
-                      <w:r w:rsidR="00304792" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="00304792" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>U</w:t>
                       </w:r>
-                      <w:r w:rsidR="00BD2554" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="00BD2554" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
-                      <w:r w:rsidR="00C565E8" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="00C565E8" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00C565E8">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidR="00C565E8" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">        </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F709E06" w14:textId="7D8020E5" w:rsidR="00D07194" w:rsidRDefault="00D07194" w:rsidP="00E61F94">
+                    <w:p w14:paraId="49FFD4C7" w14:textId="77777777" w:rsidR="004620DD" w:rsidRPr="008D7958" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>BORDENAVE Louise</w:t>
-[...26 lines deleted...]
-                      </w:pPr>
+                        <w:t>BORRAS Sebastien          06.47.17.27.07</w:t>
+                      </w:r>
                     </w:p>
                     <w:p w14:paraId="02B906EE" w14:textId="4CE2AF6C" w:rsidR="00D07194" w:rsidRPr="00D07194" w:rsidRDefault="00D07194" w:rsidP="00D07194">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                </w:t>
@@ -4648,599 +3951,343 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7F5C01FC" w14:textId="594C6109" w:rsidR="00A06E8E" w:rsidRPr="008D7958" w:rsidRDefault="00A06E8E" w:rsidP="00B27005">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD91AA8" w14:textId="0464218B" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00784206" w:rsidP="00784206"/>
     <w:p w14:paraId="44DAFF1A" w14:textId="74AF3697" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00784206" w:rsidP="00784206"/>
-    <w:p w14:paraId="6D040D72" w14:textId="1A3DE2DD" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00783AB6" w:rsidP="00784206">
+    <w:p w14:paraId="6D040D72" w14:textId="53050142" w:rsidR="00784206" w:rsidRPr="00784206" w:rsidRDefault="00CB00B1" w:rsidP="00784206">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4940"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42559CFF" wp14:editId="06DB927F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E84BEFD" wp14:editId="146C2CCD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>3938905</wp:posOffset>
+                  <wp:posOffset>6654165</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1635125</wp:posOffset>
+                  <wp:posOffset>1835150</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1690370" cy="1590675"/>
-                <wp:effectExtent l="0" t="0" r="24130" b="28575"/>
+                <wp:extent cx="2009775" cy="1181100"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="28" name="Rectangle 28"/>
+                <wp:docPr id="1309051904" name="Rectangle 1309051904"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1690370" cy="1590675"/>
+                          <a:ext cx="2009775" cy="1181100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="66000"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="44500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="23500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="1"/>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1C225672" w14:textId="56C44386" w:rsidR="00784206" w:rsidRPr="008D7958" w:rsidRDefault="006B4C26" w:rsidP="00784206">
+                          <w:p w14:paraId="5EBBBDA0" w14:textId="77777777" w:rsidR="004620DD" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>ÉDUCATEUR</w:t>
                             </w:r>
-                            <w:r w:rsidR="00784206" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-                              <w:t>SENIOR</w:t>
+                              <w:t xml:space="preserve"> SENIOR</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4682C294" w14:textId="77777777" w:rsidR="00C565E8" w:rsidRDefault="00C565E8" w:rsidP="00C565E8">
+                          <w:p w14:paraId="63668009" w14:textId="77777777" w:rsidR="004620DD" w:rsidRPr="004620DD" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-                              <w:t>07.82.30.62.85</w:t>
+                              </w:rPr>
+                              <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="35ED51A4" w14:textId="77777777" w:rsidR="007547BD" w:rsidRDefault="007547BD" w:rsidP="007547BD">
+                          <w:p w14:paraId="6E4ABC19" w14:textId="77777777" w:rsidR="004620DD" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>THIEBA Oumar                 06.41.39.29.94</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="78311459" w14:textId="7197152A" w:rsidR="007547BD" w:rsidRPr="007547BD" w:rsidRDefault="007547BD" w:rsidP="007547BD">
-[...107 lines deleted...]
-                          <w:p w14:paraId="1457C3D1" w14:textId="77777777" w:rsidR="00784206" w:rsidRDefault="00784206" w:rsidP="00784206">
+                          <w:p w14:paraId="79C99C34" w14:textId="77777777" w:rsidR="00E61F94" w:rsidRDefault="00E61F94" w:rsidP="00E61F94">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="42559CFF" id="Rectangle 28" o:spid="_x0000_s1040" style="position:absolute;margin-left:310.15pt;margin-top:128.75pt;width:133.1pt;height:125.25pt;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDm8BCI3wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpOc2mDJkWQIsOA&#10;ri3aDn1WZNkWIEuaxCTuvn6U5FzQDdhW7MWRSIqXQ/Lk6rprFdkK56XRM1qc5ZQIzU0pdT2j355X&#10;ny4o8cB0yZTRYkZfhafX848frnZ2KgamMaoUjqAT7ac7O6MNgJ1mmeeNaJk/M1ZoVFbGtQzw6uqs&#10;dGyH3luVDfJ8nO2MK60zXHiP0pukpPPov6oEh/uq8gKImlHMDeLXxe86fLP5FZvWjtlG8j4N9o4s&#10;WiY1Bj24umHAyMbJX1y1kjvjTQVn3LSZqSrJRawBqynyN9U8NcyKWAuC4+0BJv//3PK77ZN9cAjD&#10;zvqpx2OooqtcG34xP9JFsF4PYIkOCEdhMb7MzyeIKUddMbrMx5NRgDM7PrfOw2dhWhIOM+qwGxEk&#10;tr31kEz3Jj125UoqRSolcRQ0DgwlzsCLhCZCgXESyB7fxxeeWINo5FHsXb1eKke2DJs9Hi+Xq1WU&#10;g9SwF+Z533PP4Kspk7gYozjKMfneSyyk9qdRRtEqSP4caThE6zRd74hUhEh/W9Tg/N9DYZ31HkQl&#10;NWFhXUfDFJZ4zpQoA9pxPUAq8Yi9Sx3DZYldCjgoTXZoNphgsoQzbFqlGOCxtfjc65oSpmokBg4u&#10;tcgoeXgdl1wcOgZdjBdacGoVJuSG+Sa1KqpSWq0EpA4l2xm9SImnBJUOqYm4/P2cHWc7nKBbd0SG&#10;+obBUxCtTfn64MKwxWn3lq8kxr1lHh6YQ0bA+pDl4B4/lTJYtOlPlDTG/fidPNjjoqKWkh0yDALy&#10;fcMczrT6onFoL4vhMFBSvAxHkwFe3KlmfarRm3ZpcK4L5FPL4zHYg9ofK2faFyTDRYiKKqY5xk7Q&#10;95clJOZDOuVisYhmSEOWwa1+sjw4D9AFxJ+7F+Zsv7iAO39n9mzEpm/2N9mGl9osNmAqGUfliCvu&#10;UrgghaWtSnQbOPL0Hq2OfwrznwAAAP//AwBQSwMEFAAGAAgAAAAhANKEkivgAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHbUbiAhCnGqggRiUSqR9gBu7CYR8TiynTTcnmEF&#10;uxnN05/3y81iBzYbH3qHEtYrAcxg43SPrYTj4fUuBxaiQq0Gh0bCtwmwqa6vSlVod8FPM9exZRSC&#10;oVASuhjHgvPQdMaqsHKjQbqdnbcq0upbrr26ULgdeCJExq3qkT50ajQvnWm+6slKmJ93e7/z7/X+&#10;bcHpQZz1eosfUt7eLNsnYNEs8Q+GX31Sh4qcTm5CHdggIUvEPaESkvQxBUZEnmc0nCSkIhfAq5L/&#10;71D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAObwEIjfAgAAXAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANKEkivgAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAOQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="4E84BEFD" id="Rectangle 1309051904" o:spid="_x0000_s1039" style="position:absolute;margin-left:523.95pt;margin-top:144.5pt;width:158.25pt;height:93pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdeprB3wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtuGyEQfa/Uf0C8N/Y6tpNYsSPLkatK&#10;aRM1qfKMWXYXiQUK2N7063sA35RWahv1ZQ0zw1zOzBxf33StIhvhvDR6SouzPiVCc1NKXU/pt6fl&#10;h0tKfGC6ZMpoMaUvwtOb2ft311s7EQPTGFUKR+BE+8nWTmkTgp30ep43omX+zFihoayMa1nA1dW9&#10;0rEtvLeqN+j3x72tcaV1hgvvIb3NSjpL/qtK8HBfVV4EoqYUuYX0dem7it/e7JpNasdsI/kuDfaG&#10;LFomNYIeXN2ywMjayV9ctZI7400Vzrhpe6aqJBepBlRT9F9V89gwK1ItAMfbA0z+/7nlXzaP9sEB&#10;hq31E49jrKKrXBt/kR/pElgvB7BEFwiHEOhfXVyMKOHQFcVlUfQTnL3jc+t8+ChMS+JhSh26kUBi&#10;mzsfEBKme5MdduVSKkUqJTEKGgNDiTPhWYYmQYE4GWSP9+mFJ9YAjX4Se1evFsqRDUOzx+PFYrlM&#10;8iB12Av7OUk28Sx8NmUWF2OI98nvvKTsan8aZZSsouTPkYZDWOfpekMkQBkT+rtQg/N/DwXk6z2I&#10;SmrC4rqOhjks8ZwpUUa003oEqcRX9C53DMuSuhSTU5psYTa4QLKEMzStUizg2Fo897qmhKkaxMCD&#10;y9UYJQ+v05KLQ8dCl+IhNX9qFSfklvkmtyqpclqtDKAOJdspvcyJ5wSVjqmJtPy7OTvOdjyFbtUR&#10;Ges7j56iaGXKlwcXhy1Nu7d8KRH3jvnwwBwYAfWB5cI9PpUyKNrsTpQ0xv34nTzaY1GhpWQLhgEg&#10;39fMYabVJ42hvSqGw0hJ6TIcXQxwcaea1alGr9uFwVwX4FPL0zHaB7U/Vs60zyDDeYwKFdMcsTP0&#10;u8siZOYDnXIxnycz0JBl4U4/Wh6dR+gi4k/dM3N2t7gBO//F7NmITV7tb7aNL7WZr4OpZBqVI67Y&#10;pXgBheWtynQbOfL0nqyOfwqznwAAAP//AwBQSwMEFAAGAAgAAAAhAImH/EvhAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo3WL6CHGqggRiUSoR+AA3dpOIeBzZThr+nukK&#10;lldzdOfcfDu5jo02xNajgvlMALNYedNireDr8+VuDSwmjUZ3Hq2CHxthW1xf5Toz/owfdixTzagE&#10;Y6YVNCn1GeexaqzTceZ7i3Q7+eB0ohhqboI+U7nr+EKIJXe6RfrQ6N4+N7b6LgenYHzaH8I+vJWH&#10;1wkHKU5mvsN3pW5vpt0jsGSn9AfDRZ/UoSCnox/QRNZRFnK1IVbBYr2hVRfkfiklsKMCuXoQwIuc&#10;/19R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdeprB3wIAAFwGAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJh/xL4QAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAADkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARwYAAAAA&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1C225672" w14:textId="56C44386" w:rsidR="00784206" w:rsidRPr="008D7958" w:rsidRDefault="006B4C26" w:rsidP="00784206">
+                    <w:p w14:paraId="5EBBBDA0" w14:textId="77777777" w:rsidR="004620DD" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>ÉDUCATEUR</w:t>
                       </w:r>
-                      <w:r w:rsidR="00784206" w:rsidRPr="008D7958">
-[...1 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-                        <w:t>SENIOR</w:t>
+                        <w:t xml:space="preserve"> SENIOR</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4682C294" w14:textId="77777777" w:rsidR="00C565E8" w:rsidRDefault="00C565E8" w:rsidP="00C565E8">
+                    <w:p w14:paraId="63668009" w14:textId="77777777" w:rsidR="004620DD" w:rsidRPr="004620DD" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-                        <w:t>07.82.30.62.85</w:t>
+                        </w:rPr>
+                        <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="35ED51A4" w14:textId="77777777" w:rsidR="007547BD" w:rsidRDefault="007547BD" w:rsidP="007547BD">
+                    <w:p w14:paraId="6E4ABC19" w14:textId="77777777" w:rsidR="004620DD" w:rsidRDefault="004620DD" w:rsidP="004620DD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>THIEBA Oumar                 06.41.39.29.94</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="78311459" w14:textId="7197152A" w:rsidR="007547BD" w:rsidRPr="007547BD" w:rsidRDefault="007547BD" w:rsidP="007547BD">
-[...107 lines deleted...]
-                    <w:p w14:paraId="1457C3D1" w14:textId="77777777" w:rsidR="00784206" w:rsidRDefault="00784206" w:rsidP="00784206">
+                    <w:p w14:paraId="79C99C34" w14:textId="77777777" w:rsidR="00E61F94" w:rsidRDefault="00E61F94" w:rsidP="00E61F94">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251460608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5999569C" wp14:editId="5334E7CA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251609088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5999569C" wp14:editId="56C2D396">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>5929630</wp:posOffset>
+                  <wp:posOffset>4119880</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1635125</wp:posOffset>
+                  <wp:posOffset>2092325</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2266950" cy="1590675"/>
+                <wp:extent cx="2266950" cy="733425"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Rectangle 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2266950" cy="1590675"/>
+                          <a:ext cx="2266950" cy="733425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="66000"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="44500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="23500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
@@ -5257,197 +4304,93 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="19246B7E" w14:textId="50855171" w:rsidR="00D07194" w:rsidRDefault="005102C5" w:rsidP="00C565E8">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">EDUCATEUR </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00783AB6">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>SENIOR</w:t>
                             </w:r>
-                            <w:r w:rsidR="006854A6" w:rsidRPr="00783AB6">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="006854A6" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00C565E8" w:rsidRPr="00783AB6">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="00C565E8" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>FEMININE</w:t>
                             </w:r>
-                            <w:r w:rsidR="00783AB6">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="00783AB6" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (loisir)</w:t>
-                            </w:r>
-[...102 lines deleted...]
-                              <w:t xml:space="preserve">             </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3DDF91CA" w14:textId="77777777" w:rsidR="00783AB6" w:rsidRPr="008D7958" w:rsidRDefault="00783AB6" w:rsidP="00783AB6">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3C007D01" w14:textId="77777777" w:rsidR="00D07194" w:rsidRDefault="00D07194" w:rsidP="00D07194">
                             <w:pPr>
                               <w:jc w:val="center"/>
@@ -5496,222 +4439,118 @@
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5999569C" id="Rectangle 12" o:spid="_x0000_s1041" style="position:absolute;margin-left:466.9pt;margin-top:128.75pt;width:178.5pt;height:125.25pt;z-index:251460608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkQ5sE3gIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtrJErcN6hRBigwD&#10;urZYO/RZkWVbgCxpEpO4+/pRknNBN2BbsRdHIileDsmTq+u+U2QrnJdGl3R0llMiNDeV1E1Jvz2t&#10;PlxQ4oHpiimjRUlfhKfX8/fvrnZ2JsamNaoSjqAT7Wc7W9IWwM6yzPNWdMyfGSs0KmvjOgZ4dU1W&#10;ObZD753KxnleZDvjKusMF96j9CYp6Tz6r2vB4b6uvQCiSoq5Qfy6+F2Hbza/YrPGMdtKPqTB3pBF&#10;x6TGoAdXNwwY2Tj5i6tOcme8qeGMmy4zdS25iDVgNaP8VTWPLbMi1oLgeHuAyf8/t/xu+2gfHMKw&#10;s37m8Riq6GvXhV/Mj/QRrJcDWKIHwlE4HhfF5RQx5agbTS/z4nwa4MyOz63z8EmYjoRDSR12I4LE&#10;trcekuneZMCuWkmlSK0kjoLGgaHEGXiW0EYoME4C2eP7+MITaxCNPIq9a9ZL5ciWYbOLYrlcraIc&#10;pIa9MM+HnnsGX0yVxKMCxVGOyQ9eYiGNP40yjVZB8udIkwlap+l6Q6RRiPS3RY0//nsorLPZg6ik&#10;Jiys63SSwhLPmRJVQDuuB0glvmLvUsdwWWKXAg5Kkx2ajc8xWcIZNq1WDPDYWXzudUMJUw0SAweX&#10;WmSUPLyOSy4OHYM+xgstOLUKE3LDfJtaFVUprU4CUoeSXUkvUuIpQaVDaiIu/zBnx9kOJ+jXPZGh&#10;vjiwQbQ21cuDC8MWp91bvpIY95Z5eGAOGQHrQ5aDe/zUymDRZjhR0hr343fyYI+LilpKdsgwCMj3&#10;DXM40+qzxqG9HE0mgZLiZTI9H+PFnWrWpxq96ZYG53qEfGp5PAZ7UPtj7Uz3jGS4CFFRxTTH2An6&#10;4bKExHxIp1wsFtEMacgyuNWPlgfnAbqA+FP/zJwdFhdw5+/Mno3Y7NX+JtvwUpvFBkwt46gcccVd&#10;CheksLRViW4DR57eo9XxT2H+EwAA//8DAFBLAwQUAAYACAAAACEAmfo97uEAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdlEAbsqkKEohDqUTaD3BjN4mI15HtpOHvcU/l&#10;uLOjmTf5ejIdG7XzrSWE+UwA01RZ1VKNcNi/PyyB+SBJyc6SRvjVHtbF7U0uM2XP9K3HMtQshpDP&#10;JEITQp9x7qtGG+lnttcUfyfrjAzxdDVXTp5juOl4IsQTN7Kl2NDIXr81uvopB4Mwvm53bus+y93H&#10;RMOjOKn5hr4Q7++mzQuwoKdwNcMFP6JDEZmOdiDlWYewWiwiekBI0ucU2MWRrESUjgipWArgRc7/&#10;jyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKRDmwTeAgAAXAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJn6Pe7hAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAOAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="5999569C" id="Rectangle 12" o:spid="_x0000_s1040" style="position:absolute;margin-left:324.4pt;margin-top:164.75pt;width:178.5pt;height:57.75pt;z-index:251609088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy111e3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpxnbQNmhRBigwD&#10;urVYO/RZkWVbgCxpEpO4+/pRknNBN2BbsRdHIileDsmT65u+U2QrnJdGz+joLKdEaG4qqZsZ/fa0&#10;+nBJiQemK6aMFjP6Ijy9mb9/d72zU1GY1qhKOIJOtJ/u7Iy2AHaaZZ63omP+zFihUVkb1zHAq2uy&#10;yrEdeu9UVuT5JNsZV1lnuPAepbdJSefRf10LDvd17QUQNaOYG8Svi991+GbzazZtHLOt5EMa7A1Z&#10;dExqDHpwdcuAkY2Tv7jqJHfGmxrOuOkyU9eSi1gDVjPKX1Xz2DIrYi0IjrcHmPz/c8u/bB/tg0MY&#10;dtZPPR5DFX3tuvCL+ZE+gvVyAEv0QDgKi2IyuRojphx1F+fnZTEOaGbH19Z5+ChMR8JhRh02I2LE&#10;tncekuneZICuWkmlSK0kToLGeaHEGXiW0EYkcL4Sxh7fxxeeWINg5FHsXbNeKke2DHs9mSyXq1WU&#10;g9SwF+b50HLP4LOpkng0QXGUY/KDl1hI40+jjKNVkPw5UlmidRquN0QahUh/W1Rx/u+hsM5mD6KS&#10;mrCwreMyhSWeMyWqgHbcDpBKfMXepY7hrsQuBRyUJjs0Ky4wWcIZNq1WDPDYWXzudUMJUw3yAgeX&#10;WmSUPLyOOy4OHYM+xgstOLUKE3LLfJtaFVUprU4CMoeS3YxepsRTgkqH1ETc/WHOjqMdTtCveyJD&#10;fWXwFERrU708uDBscdi95SuJce+YhwfmkBCwPiQ5uMdPrQwWbYYTJa1xP34nD/a4p6ilZIcEg4B8&#10;3zCHM60+aRzaq1FZBkaKl3J8UeDFnWrWpxq96ZYG53qEdGp5PAZ7UPtj7Uz3jFy4CFFRxTTH2An6&#10;4bKERHzIplwsFtEMWcgyuNOPlgfnAbqA+FP/zJwdFhdw5b+YPRmx6av9TbbhpTaLDZhaxlE54oq7&#10;FC7IYGmrEtsGijy9R6vjf8L8JwAAAP//AwBQSwMEFAAGAAgAAAAhAL4PJr3hAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZJUJWRTtZVAHEqlpnyAG7tJRLyObCcNf497&#10;guPOjmbe5OvJdGzUzreWEOYzAUxTZVVLNcLX6e1pBcwHSUp2ljTCj/awLu7vcpkpe6WjHstQsxhC&#10;PpMITQh9xrmvGm2kn9leU/xdrDMyxNPVXDl5jeGm4wshltzIlmJDI3u9a3T1XQ4GYdzuD27vPsrD&#10;+0RDIi5qvqFPxMeHafMKLOgp/Jnhhh/RoYhMZzuQ8qxDWCariB4QnhcvKbCbQ4g0SmeEJEkF8CLn&#10;/0cUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBy111e3wIAAFsGAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+Dya94QAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAADkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARwYAAAAA&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="19246B7E" w14:textId="50855171" w:rsidR="00D07194" w:rsidRDefault="005102C5" w:rsidP="00C565E8">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">EDUCATEUR </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00783AB6">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>SENIOR</w:t>
                       </w:r>
-                      <w:r w:rsidR="006854A6" w:rsidRPr="00783AB6">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="006854A6" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00C565E8" w:rsidRPr="00783AB6">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="00C565E8" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>FEMININE</w:t>
                       </w:r>
-                      <w:r w:rsidR="00783AB6">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="00783AB6" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (loisir)</w:t>
-                      </w:r>
-[...102 lines deleted...]
-                        <w:t xml:space="preserve">             </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3DDF91CA" w14:textId="77777777" w:rsidR="00783AB6" w:rsidRPr="008D7958" w:rsidRDefault="00783AB6" w:rsidP="00783AB6">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3C007D01" w14:textId="77777777" w:rsidR="00D07194" w:rsidRDefault="00D07194" w:rsidP="00D07194">
                       <w:pPr>
                         <w:jc w:val="center"/>
@@ -5754,1061 +4593,925 @@
                       </w:pPr>
                       <w:r w:rsidRPr="00283BEA">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251814912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E84BEFD" wp14:editId="470645A4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42559CFF" wp14:editId="49E3FEF0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1681480</wp:posOffset>
+                  <wp:posOffset>1795780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1854200</wp:posOffset>
+                  <wp:posOffset>2139950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2009775" cy="1190625"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="2066925" cy="685800"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1309051904" name="Rectangle 1309051904"/>
+                <wp:docPr id="28" name="Rectangle 28"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2009775" cy="1190625"/>
+                          <a:ext cx="2066925" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="66000"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="44500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="23500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="1"/>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="49A60A91" w14:textId="69893673" w:rsidR="00E61F94" w:rsidRDefault="00E61F94" w:rsidP="00E61F94">
+                          <w:p w14:paraId="1457C3D1" w14:textId="22454C32" w:rsidR="00784206" w:rsidRDefault="004620DD" w:rsidP="00784206">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004620DD">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>RESPONSABLE</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> LOISIR</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B47E492" w14:textId="59A11A3C" w:rsidR="004620DD" w:rsidRPr="004620DD" w:rsidRDefault="004620DD" w:rsidP="00784206">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
-                                <w:b/>
-[...13 lines deleted...]
-                              <w:t>U15/</w:t>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="fr-FR"/>
+                              </w:rPr>
+                              <w:t>STRONOCK Christian</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:u w:val="single"/>
-[...32 lines deleted...]
-                                <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="008D7958">
-[...71 lines deleted...]
-                            </w:pPr>
+                            <w:r w:rsidRPr="008E2C57">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>06.83.26.68.08</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4E84BEFD" id="Rectangle 1309051904" o:spid="_x0000_s1042" style="position:absolute;margin-left:132.4pt;margin-top:146pt;width:158.25pt;height:93.75pt;z-index:251814912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4lKJt3gIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtrOcmmDJkWQIsOA&#10;rg3WDn1WZNkWIEuaxCTuvn6U5FzQDdhW7MWRSIqXQ/Lk+qZrFdkJ56XRM1pc5JQIzU0pdT2j355W&#10;Hy4p8cB0yZTRYkZfhKc38/fvrvd2KgamMaoUjqAT7ad7O6MNgJ1mmeeNaJm/MFZoVFbGtQzw6uqs&#10;dGyP3luVDfJ8nO2NK60zXHiP0tukpPPov6oEh4eq8gKImlHMDeLXxe8mfLP5NZvWjtlG8j4N9oYs&#10;WiY1Bj26umXAyNbJX1y1kjvjTQUX3LSZqSrJRawBqynyV9U8NsyKWAuC4+0RJv//3PL73aNdO4Rh&#10;b/3U4zFU0VWuDb+YH+kiWC9HsEQHhKMQ0b+aTEaUcNQVxVU+HowCnNnpuXUePgnTknCYUYfdiCCx&#10;3Z2HZHow6bErV1IpUimJo6BxYChxBp4lNBEKjJNA9vg+vvDEGkQjj2Lv6s1SObJj2OzxeLlcraIc&#10;pIaDMM/7nnsGX0yZxMUYxVGOyfdeYiG1P48yilZB8udIwyFap+l6Q6QiRPrbogYf/z0U1lkfQFRS&#10;ExbWdTRMYYnnTIkyoB3XA6QSX7F3qWO4LLFLAQelyR7NBhNMlnCGTasUAzy2Fp97XVPCVI3EwMGl&#10;Fhklj6/jkotjx6CL8UILzq3ChNwy36RWRVVKq5WA1KFkO6OXKfGUoNIhNRGXv5+z02yHE3SbjshQ&#10;3zh4CqKNKV/WLgxbnHZv+Upi3DvmYc0cMgLWhywHD/iplMGiTX+ipDHux+/kwR4XFbWU7JFhEJDv&#10;W+ZwptVnjUN7VQyHgZLiZTiaDPDizjWbc43etkuDc10gn1oej8Ee1OFYOdM+IxkuQlRUMc0xdoK+&#10;vywhMR/SKReLRTRDGrIM7vSj5cF5gC4g/tQ9M2f7xQXc+XtzYCM2fbW/yTa81GaxBVPJOConXHGX&#10;wgUpLG1VotvAkef3aHX6U5j/BAAA//8DAFBLAwQUAAYACAAAACEAurZta+EAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uReqNOQlraEKcqlUAcSiUCH+DGbhI1Xke2k4a/ZzmV&#10;26xmNPsm306mY6N2vrUoIF5EwDRWVrVYC/j+en1YA/NBopKdRS3gR3vYFrO7XGbKXvFTj2WoGZWg&#10;z6SAJoQ+49xXjTbSL2yvkbyzdUYGOl3NlZNXKjcdT6JoxY1skT40stf7RleXcjACxpfD0R3ce3l8&#10;m3BIo7OKd/ghxPx+2j0DC3oKtzD84RM6FMR0sgMqzzoBySol9EBik9AoSizX8SOwk4D0abMEXuT8&#10;/4biFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALiUom3eAgAAXAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALq2bWvhAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAOAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="42559CFF" id="Rectangle 28" o:spid="_x0000_s1041" style="position:absolute;margin-left:141.4pt;margin-top:168.5pt;width:162.75pt;height:54pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcRGYE3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtuGyEQfa/Uf0C8N7t2bSexYkeWI1eV&#10;0iRqUuUZs+wuEgsU8CX9+h7AN6WV2kZ9WcPMMJczM8dX19tOkbVwXho9ob2zkhKhuamkbib029Pi&#10;wwUlPjBdMWW0mNAX4en19P27q40di75pjaqEI3Ci/XhjJ7QNwY6LwvNWdMyfGSs0lLVxHQu4uqao&#10;HNvAe6eKflmOio1xlXWGC+8hvclKOk3+61rwcF/XXgSiJhS5hfR16buM32J6xcaNY7aVfJcGe0MW&#10;HZMaQQ+ublhgZOXkL646yZ3xpg5n3HSFqWvJRaoB1fTKV9U8tsyKVAvA8fYAk/9/bvnd+tE+OMCw&#10;sX7scYxVbGvXxV/kR7YJrJcDWGIbCIewX45Gl/0hJRy60cXwokxoFsfX1vnwSZiOxMOEOjQjYcTW&#10;tz4gIkz3JjvoqoVUitRKYhI05oUSZ8KzDG1CAvOVMfZ4n154Yg3AKJPYu2Y5V46sGXo9Gs3ni0WS&#10;B6nDXljmJNnYs/DFVFncG0G8T37nJWXX+NMow2QVJX+ONBjAOg/XGyL1YqS/Lar/8d9DAflmD6KS&#10;mrC4rcNBDks8Z0pUEe20HUEq8RW9yx3DrqQuRRyUJhuY9c+RLOEMTasVCzh2Fs+9bihhqgEv8OBy&#10;i4ySh9dpx8WhY2Gb4iE1f2oVJ+SG+Ta3KqlyWp0MYA4luwnF6EW8coJKx9RE2v3dnB1HO57Cdrkl&#10;MtY3jE+iaGmqlwcXhy0Nu7d8IRH3lvnwwBwIAfWB5MI9PrUyKNrsTpS0xv34nTzaY0+hpWQDggEg&#10;31fMYabVZ42hvewNBpGR0mUwPO/j4k41y1ONXnVzg7nugU4tT8doH9T+WDvTPYMLZzEqVExzxM7Q&#10;7y7zkIkPbMrFbJbMwEKWhVv9aHl0HqGLiD9tn5mzu8UNWPk7sycjNn61v9k2vtRmtgqmlmlUjrhi&#10;l+IFDJa3KrNtpMjTe7I6/idMfwIAAP//AwBQSwMEFAAGAAgAAAAhAL1awvHgAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3SSUKGRTFSQQh1KJwAe4sZtExOvIdtLw95gT&#10;PY5mNPOm3C5mYLN2vreEsF4JYJoaq3pqEb4+X+5yYD5IUnKwpBF+tIdtdX1VykLZM33ouQ4tiyXk&#10;C4nQhTAWnPum00b6lR01Re9knZEhStdy5eQ5lpuBJ0JsuJE9xYVOjvq50813PRmE+Wl/cHv3Vh9e&#10;F5oycVLrHb0j3t4su0dgQS/hPwx/+BEdqsh0tBMpzwaEJE8iekBI04d4KiY2Ik+BHRGy7F4Ar0p+&#10;+aH6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABxEZgTfAgAAWwYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL1awvHgAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAOQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="49A60A91" w14:textId="69893673" w:rsidR="00E61F94" w:rsidRDefault="00E61F94" w:rsidP="00E61F94">
+                    <w:p w14:paraId="1457C3D1" w14:textId="22454C32" w:rsidR="00784206" w:rsidRDefault="004620DD" w:rsidP="00784206">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004620DD">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>RESPONSABLE</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> LOISIR</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B47E492" w14:textId="59A11A3C" w:rsidR="004620DD" w:rsidRPr="004620DD" w:rsidRDefault="004620DD" w:rsidP="00784206">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
-                          <w:b/>
-[...13 lines deleted...]
-                        <w:t>U15/</w:t>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="fr-FR"/>
+                        </w:rPr>
+                        <w:t>STRONOCK Christian</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:u w:val="single"/>
-[...32 lines deleted...]
-                          <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="008D7958">
-[...71 lines deleted...]
-                      </w:pPr>
+                      <w:r w:rsidRPr="008E2C57">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>06.83.26.68.08</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55B0FA9C" wp14:editId="228520EF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0873A274" wp14:editId="16BEAC6F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>452755</wp:posOffset>
+                  <wp:posOffset>-194945</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2416175</wp:posOffset>
+                  <wp:posOffset>511809</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7410450" cy="57785"/>
-                <wp:effectExtent l="19050" t="19050" r="19050" b="37465"/>
+                <wp:extent cx="3781425" cy="0"/>
+                <wp:effectExtent l="0" t="19050" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="26" name="Connecteur droit 26"/>
+                <wp:docPr id="1432924620" name="Connecteur droit 1432924620"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7410450" cy="57785"/>
+                          <a:ext cx="3781425" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4CA7D0DB" id="Connecteur droit 26" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251557888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="35.65pt,190.25pt" to="619.15pt,194.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7ewcmvgEAAGgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+wE9RIYcXpo0F6G&#10;tsC63VlZsgXoC6IWJ/++lJxl6XYb5oNAieIT3+Pz9u5oDTvIiNq7ji8XNWfSCd9rN3T8++vD5w1n&#10;mMD1YLyTHT9J5He7m0/bKbRy5UdvehkZgThsp9DxMaXQVhWKUVrAhQ/SUVL5aCHRNg5VH2EidGuq&#10;VV1/qSYf+xC9kIh0up+TfFfwlZIiPSuFMjHTceotlTWW9S2v1W4L7RAhjFqc24B/6MKCdvToBWoP&#10;CdjPqP+CslpEj16lhfC28kppIQsHYrOs/2DzbYQgCxcSB8NFJvx/sOLpcO9eIskwBWwxvMTM4qii&#10;Zcro8INmWnhRp+xYZDtdZJPHxAQdrm+X9W1D6grKNev1psmyVjNMhgsR06P0luWg40a7zApaOHzF&#10;NF/9dSUfO/+gjSmTMY5NHV9tmnVD8EAGUQYShTb0HUc3cAZmIOeJFAskeqP7XJ6B8IT3JrID0PDJ&#10;M72fXqlnzgxgogQRKd+52w+luZ894DgXl9TsFasTGdZo2/HNdbVx+UVZLHdm9VvRHL35/lSErvKO&#10;xlkkOlsv++V6T/H1D7J7BwAA//8DAFBLAwQUAAYACAAAACEAJNSWY+EAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdBkoIcSpUyoEDEhQQHF3bTVLsdYjdNvw9mxMcd3Z2&#10;9k25GLxjB9vHNqCE6UQAs6iDabGW8Pb6cJEDi0mhUS6glfBjIyyq05NSFSYc8cUe1qlmFIKxUBKa&#10;lLqC86gb61WchM4i7bah9yrR2Nfc9OpI4d7xmRBz7lWL9KFRnV02Vn+t954whtU3PuqPy9V2t3wS&#10;z++7T+3upTw/G+5ugSU7pD8zjPh0AxUxbcIeTWROwvU0I6eELBdXwEbDLMtJ2ozSzRx4VfL/Hapf&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADt7Bya+AQAAaAMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACTUlmPhAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="windowText" strokeweight="2.25pt">
+              <v:line w14:anchorId="7E7C4D56" id="Connecteur droit 1432924620" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251587584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-15.35pt,40.3pt" to="282.4pt,40.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGzfkxuwEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi617LdpjEWXucQI70U&#10;aYAmvTN67ArQC6Litf8+lOy4bnsrugeBFMUhh5xd3+69Yzud0cbQ88VszpkOMiobhp4/P91/XHGG&#10;BYICF4Pu+UEjv91cfVhPqdPLOEandGYEErCbUs/HUlInBMpRe8BZTDpQ0MTsoZCbB6EyTITunVjO&#10;51/EFLNKOUqNSLfbY5BvGr4xWpbvxqAuzPWceivtzO18qafYrKEbMqTRylMb8A9deLCBip6htlCA&#10;vWb7F5S3MkeMpsxk9CIaY6VuHIjNYv4Hmx8jJN240HAwnceE/w9WPuzuwmOmMUwJO0yPubLYm+yZ&#10;cTb9pJ02XtQp27exHc5j0/vCJF1+ulktPi+vOZPvMXGEqFApY/mqo2fV6LmzoTKCDnbfsFBZevr+&#10;pF6HeG+da1txgU09X66ubyo0kDiMg0KmT6rnGAbOwA2kOllyg8TorKrpFQgPeOcy2wEtnvSi4vRE&#10;/XLmAAsFiET7qgCohd9Saz9bwPGY3EJHnXhbSKzO+p6vLrNdqBV1k9uJ1a9pVuslqkMbsqgerbIV&#10;PcmuauXSJ/vy59i8AQAA//8DAFBLAwQUAAYACAAAACEAkR2WKN8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3LYEGN1Umk5ojAMHJBhDcMwSr+1onNJkW/n3GHGAo+33nr9X&#10;zAffigP2sQmk4WKsQCDZ4BqqNKxf7kczEDEZcqYNhBq+MMK8PD0pTO7CkZ7xsEqV4BCKudFQp9Tl&#10;UkZbozdxHDokvm1D703isa+k682Rw30rL5XKpDcN8YfadLio0X6s9p4xhuUnPdi3yXK7Wzyqp9fd&#10;u23vtD4/G25vQCQc0p8YfvDZAyUzbcKeXBSthtGVmrJUw0xlIFhwnU24y+Z3IctC/m9QfgMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGzfkxuwEAAGQDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCRHZYo3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251468800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50CD7505" wp14:editId="49810C8C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0289899B" wp14:editId="1DC80B7C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-566420</wp:posOffset>
+                  <wp:posOffset>1795780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1854200</wp:posOffset>
+                  <wp:posOffset>196850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2028825" cy="1181100"/>
+                <wp:extent cx="2028825" cy="704850"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Rectangle 13"/>
+                <wp:docPr id="1214427218" name="Rectangle 1214427218"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2028825" cy="1181100"/>
+                          <a:ext cx="2028825" cy="704850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="66000"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="44500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="23500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="1"/>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="23993B39" w14:textId="684E9774" w:rsidR="006B4C26" w:rsidRDefault="006B4C26" w:rsidP="006B4C26">
+                          <w:p w14:paraId="42B512CA" w14:textId="10AFF0DF" w:rsidR="00CB00B1" w:rsidRDefault="00CB00B1" w:rsidP="00CB00B1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>ÉDUCATEUR</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
+                              <w:t xml:space="preserve">ÉDUCATEUR </w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> U1</w:t>
-[...5 lines deleted...]
-                                <w:szCs w:val="20"/>
+                              <w:t>U10</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>3/</w:t>
-[...14 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="30ED3B39" w14:textId="77777777" w:rsidR="005F1CE9" w:rsidRPr="008D7958" w:rsidRDefault="005F1CE9" w:rsidP="005F1CE9">
+                          <w:p w14:paraId="379EA63A" w14:textId="77777777" w:rsidR="00CB00B1" w:rsidRDefault="00CB00B1" w:rsidP="00CB00B1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">BORDENAVE Louise  </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 07.85.99.01.71</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="47CA7423" w14:textId="7688F8B7" w:rsidR="005F1CE9" w:rsidRPr="00E61F94" w:rsidRDefault="005F1CE9" w:rsidP="00E61F94">
-[...129 lines deleted...]
-                          <w:p w14:paraId="2ADF6DA0" w14:textId="5A1B4F11" w:rsidR="00093360" w:rsidRDefault="00093360" w:rsidP="00A06E8E">
+                          <w:p w14:paraId="5C5BC68D" w14:textId="77777777" w:rsidR="00CB00B1" w:rsidRDefault="00CB00B1" w:rsidP="00CB00B1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="50CD7505" id="Rectangle 13" o:spid="_x0000_s1043" style="position:absolute;margin-left:-44.6pt;margin-top:146pt;width:159.75pt;height:93pt;z-index:251468800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/c6Hi3wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtuEzEQfUfiHyy/072QpCHqpopSBSEV&#10;WtGiPjte764lr23sSbLl6xnbuakgARUvG3tmPJczMydX10OvyFY4L42uaHGRUyI0N7XUbUW/Pa7e&#10;TSnxwHTNlNGios/C0+v52zdXOzsTpemMqoUj6ET72c5WtAOwsyzzvBM98xfGCo3KxrieAV5dm9WO&#10;7dB7r7IyzyfZzrjaOsOF9yi9SUo6j/6bRnC4axovgKiKYm4Qvy5+1+Gbza/YrHXMdpLv02CvyKJn&#10;UmPQo6sbBoxsnPzFVS+5M940cMFNn5mmkVzEGrCaIn9RzUPHrIi1IDjeHmHy/88t/7J9sPcOYdhZ&#10;P/N4DFUMjevDL+ZHhgjW8xEsMQDhKCzzcjotx5Rw1BXFtCjyCGd2em6dh4/C9CQcKuqwGxEktr31&#10;gCHR9GCyx65eSaVIoySOgsaBocQZeJLQRSgwTgLZ4/v4whNrEI08ir1r10vlyJZhsyeT5XK1inKQ&#10;Gg7CPCXJZp7BZ1MncTFB8SH5vZeYXevPo4yjVZD8OdJohNZpul4RCaEMCf1dqPL9v4dC5NsDiEpq&#10;wsK6jkcpLPGcKVEHtON6gFTiK/YudQyXJXYpJKc02aFZeYnJEs6waY1igMfe4nOvW0qYapEYOLhU&#10;jVHy+DouuTh2DIYYD1Pz51ZhQm6Y71Kroiql1UtA6lCyr+g0JZ4SVDqkJuLy7+fsNNvhBMN6IDLU&#10;dxk8BdHa1M/3LgxbnHZv+Upi3Fvm4Z45ZASsD1kO7vDTKINFm/2Jks64H7+TB3tcVNRSskOGQUC+&#10;b5jDmVafNA7th2I0CpQUL6PxZYkXd65Zn2v0pl8anOsC+dTyeAz2oA7Hxpn+CclwEaKiimmOsRP0&#10;+8sSEvMhnXKxWEQzpCHL4FY/WB6cB+gC4o/DE3N2v7iAO//FHNiIzV7sb7INL7VZbMA0Mo7KCVfc&#10;pXBBCktbleg2cOT5PVqd/hTmPwEAAP//AwBQSwMEFAAGAAgAAAAhAJuSdMLgAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatXbeCNMSpChKIRalE4ABu7CYR8TiynTTcnmEF&#10;y9E8/f9+sZtdzyYbYudRwWopgFmsvemwUfD58bzIgMWk0ejeo1XwbSPsyuurQufGX/DdTlVqGIVg&#10;zLWCNqUh5zzWrXU6Lv1gkX5nH5xOdIaGm6AvFO56LoW44053SA2tHuxTa+uvanQKpsfDMRzCa3V8&#10;mXHciLNZ7fFNqdubef8ALNk5/cHwq0/qUJLTyY9oIusVLLKtJFSB3EoaRYRcizWwk4LNfSaAlwX/&#10;v6H8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD9zoeLfAgAAXAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJuSdMLgAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAOQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="0289899B" id="Rectangle 1214427218" o:spid="_x0000_s1042" style="position:absolute;margin-left:141.4pt;margin-top:15.5pt;width:159.75pt;height:55.5pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCElhHE3gIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7D8nSUNbVeqpVPVqQhp&#10;sIkN7bPrOIklxzb2tc349Zzt9EUDCZj4ktp353t57u7p1XXfKbITzkujSzq6yCkRmptK6qak3x7X&#10;72aUeGC6YspoUdJn4en14u2bq72di8K0RlXCEXSi/XxvS9oC2HmWed6KjvkLY4VGZW1cxwCvrskq&#10;x/bovVNZkefTbG9cZZ3hwnuU3iQlXUT/dS043NW1F0BUSTE3iF8Xv5vwzRZXbN44ZlvJhzTYK7Lo&#10;mNQY9OjqhgEjWyd/cdVJ7ow3NVxw02WmriUXsQasZpS/qOahZVbEWhAcb48w+f/nln/ZPdh7hzDs&#10;rZ97PIYq+tp14RfzI30E6/kIluiBcBQWeTGbFRNKOOou8/FsEtHMTq+t8/BRmI6EQ0kdNiNixHa3&#10;HjAimh5MBuiqtVSK1EriJGicF0qcgScJbUQC5yth7PF9fOGJNQhGHsXeNZuVcmTHsNfT6Wq1Xkc5&#10;SA0HYZ4PLfcMPpsqiUdTFB+SH7zE7Bp/HmUSrYLkz5HGY7ROw/WKSKMQ6W+LKt7/eyhEvjmAqKQm&#10;LGzrZJzCEs+ZElVAO24HSCW+Yu9Sx3BXYpcCDkqTPZoVl5gs4QybVisGeOwsPve6oYSpBnmBg0st&#10;MkoeX8cdF8eOQR/jYWr+3CpMyA3zbWpVVKW0OgnIHEp2JZ2lxFOCSofURNz9Yc5Oox1O0G96IkN9&#10;0+ApiDamer53YdjisHvL1xLj3jIP98whIWB9SHJwh59aGSzaDCdKWuN+/E4e7HFPUUvJHgkGAfm+&#10;ZQ5nWn3SOLQfRuNxYKR4GU8uC7y4c83mXKO33crgXI+QTi2Px2AP6nCsnemekAuXISqqmOYYO0E/&#10;XFaQiA/ZlIvlMpohC1kGt/rB8uA8QBcQf+yfmLPD4gKu/BdzICM2f7G/yTa81Ga5BVPLOConXHGX&#10;wgUZLG1VYttAkef3aHX6T1j8BAAA//8DAFBLAwQUAAYACAAAACEATMVVo98AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU7DMBBF90i9gzWV2FE7blVVIU5VkEAsSqUGDuDGbhIRjyPbScPtGVaw&#10;HM3T/+8X+9n1bLIhdh4VZCsBzGLtTYeNgs+Pl4cdsJg0Gt17tAq+bYR9ubgrdG78Dc92qlLDKARj&#10;rhW0KQ0557FurdNx5QeL9Lv64HSiMzTcBH2jcNdzKcSWO90hNbR6sM+trb+q0SmYno6ncAxv1el1&#10;xnEjriY74LtS98v58Ags2Tn9wfCrT+pQktPFj2gi6xXInST1pGCd0SYCtkKugV2I3EgBvCz4/wnl&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCElhHE3gIAAFsGAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMxVWj3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAADgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARAYAAAAA&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="23993B39" w14:textId="684E9774" w:rsidR="006B4C26" w:rsidRDefault="006B4C26" w:rsidP="006B4C26">
+                    <w:p w14:paraId="42B512CA" w14:textId="10AFF0DF" w:rsidR="00CB00B1" w:rsidRDefault="00CB00B1" w:rsidP="00CB00B1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>ÉDUCATEUR</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
+                        <w:t xml:space="preserve">ÉDUCATEUR </w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> U1</w:t>
-[...5 lines deleted...]
-                          <w:szCs w:val="20"/>
+                        <w:t>U10</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>3/</w:t>
-[...14 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="30ED3B39" w14:textId="77777777" w:rsidR="005F1CE9" w:rsidRPr="008D7958" w:rsidRDefault="005F1CE9" w:rsidP="005F1CE9">
+                    <w:p w14:paraId="379EA63A" w14:textId="77777777" w:rsidR="00CB00B1" w:rsidRDefault="00CB00B1" w:rsidP="00CB00B1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">BORDENAVE Louise  </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 07.85.99.01.71</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="47CA7423" w14:textId="7688F8B7" w:rsidR="005F1CE9" w:rsidRPr="00E61F94" w:rsidRDefault="005F1CE9" w:rsidP="00E61F94">
-[...129 lines deleted...]
-                    <w:p w14:paraId="2ADF6DA0" w14:textId="5A1B4F11" w:rsidR="00093360" w:rsidRDefault="00093360" w:rsidP="00A06E8E">
+                    <w:p w14:paraId="5C5BC68D" w14:textId="77777777" w:rsidR="00CB00B1" w:rsidRDefault="00CB00B1" w:rsidP="00CB00B1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F29CB36" wp14:editId="542A02FA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D7760F4" wp14:editId="3A3C97C1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-566420</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>168275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2038350" cy="733425"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="Rectangle 16"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2038350" cy="733425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:gradFill flip="none" rotWithShape="1">
+                          <a:gsLst>
+                            <a:gs pos="0">
+                              <a:srgbClr val="66CCFF">
+                                <a:tint val="66000"/>
+                                <a:satMod val="160000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                            <a:gs pos="50000">
+                              <a:srgbClr val="66CCFF">
+                                <a:tint val="44500"/>
+                                <a:satMod val="160000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                            <a:gs pos="100000">
+                              <a:srgbClr val="66CCFF">
+                                <a:tint val="23500"/>
+                                <a:satMod val="160000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                          </a:gsLst>
+                          <a:lin ang="5400000" scaled="1"/>
+                          <a:tileRect/>
+                        </a:gradFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="00F86754" w14:textId="58AB17B2" w:rsidR="00BD2554" w:rsidRDefault="00BD2554" w:rsidP="00BD2554">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D7958">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">EDUCATEUR </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t>U1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43414632" w14:textId="3A2EC2EF" w:rsidR="005F1CE9" w:rsidRDefault="005F1CE9" w:rsidP="00BD2554">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008D7958">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16BEC328" w14:textId="77777777" w:rsidR="004620DD" w:rsidRDefault="004620DD" w:rsidP="00BD2554">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7039AC4C" w14:textId="77777777" w:rsidR="004620DD" w:rsidRPr="008D7958" w:rsidRDefault="004620DD" w:rsidP="00BD2554">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="711969E8" w14:textId="77777777" w:rsidR="00C565E8" w:rsidRPr="008D7958" w:rsidRDefault="00C565E8" w:rsidP="006B4C26">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="74ADEEA9" w14:textId="77777777" w:rsidR="006B4C26" w:rsidRPr="006B4C26" w:rsidRDefault="006B4C26" w:rsidP="006B4C26">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7C287CA7" w14:textId="18E0BE7C" w:rsidR="00B27005" w:rsidRPr="00283BEA" w:rsidRDefault="00B27005" w:rsidP="00B27005">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6D7760F4" id="Rectangle 16" o:spid="_x0000_s1043" style="position:absolute;margin-left:-44.6pt;margin-top:13.25pt;width:160.5pt;height:57.75pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU4/8B3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpxbl3QpAhSZBjQ&#10;tcXaoc+KLNsCZEmTmMTd14+SnAu6AduKvTgSSfFySJ5cXXetIjvhvDR6TgcXOSVCc1NKXc/pt6f1&#10;h0tKPDBdMmW0mNMX4en14v27q72dicI0RpXCEXSi/Wxv57QBsLMs87wRLfMXxgqNysq4lgFeXZ2V&#10;ju3Re6uyIs8n2d640jrDhfcovUlKuoj+q0pwuK8qL4CoOcXcIH5d/G7CN1tcsVntmG0k79Ngb8ii&#10;ZVJj0KOrGwaMbJ38xVUruTPeVHDBTZuZqpJcxBqwmkH+qprHhlkRa0FwvD3C5P+fW363e7QPDmHY&#10;Wz/zeAxVdJVrwy/mR7oI1ssRLNEB4Sgs8uHlcIyYctRNh8NRMQ5oZqfX1nn4JExLwmFOHTYjYsR2&#10;tx6S6cGkh65cS6VIpSROgsZ5ocQZeJbQRCRwvhLGHt/HF55Yg2DkUexdvVkpR3YMez2ZrFbrdZSD&#10;1HAQ5nnfcs/giymTeDBBcZRj8r2XWEjtz6OMo1WQ/DnSaITWabjeEGkQIv1tUQU24V9DYZ31AUQl&#10;NWFhW8ejFJZ4zpQoA9pxO0Aq8RV7lzqGuxK7FHBQmuzRrJhiAoQzbFqlGOCxtfjc65oSpmrkBQ4u&#10;tcgoeXwdd1wcOwZdjBdacG4VJuSG+Sa1KqpSWq0EZA4l2zm9TImnBJUOqYm4+/2cnUY7nKDbdESG&#10;+qbBUxBtTPny4MKwxWH3lq8lxr1lHh6YQ0LA+pDk4B4/lTJYtOlPlDTG/fidPNjjnqKWkj0SDALy&#10;fcsczrT6rHFoPw5Go8BI8TIaTwu8uHPN5lyjt+3K4FwPkE4tj8dgD+pwrJxpn5ELlyEqqpjmGDtB&#10;319WkIgP2ZSL5TKaIQtZBrf60fLgPEAXEH/qnpmz/eICrvydOZARm73a32QbXmqz3IKpZByVE664&#10;S+GCDJa2KrFtoMjze7Q6/ScsfgIAAP//AwBQSwMEFAAGAAgAAAAhALAsOGPfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatHVOqEuJUBQnEolQicAA3dpOIeBzZThpuz7Ci&#10;y9E8/f9+sZ1dzyYbYudRQbYUwCzW3nTYKPj6fFlsgMWk0ejeo1XwYyNsy+urQufGn/HDTlVqGIVg&#10;zLWCNqUh5zzWrXU6Lv1gkX4nH5xOdIaGm6DPFO56LoVYc6c7pIZWD/a5tfV3NToF09P+EPbhrTq8&#10;zjiuxMlkO3xX6vZm3j0CS3ZO/zD86ZM6lOR09COayHoFi82DJFSBXN8DI0DeZbTlSORKCuBlwS8n&#10;lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVOP/Ad8CAABbBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsCw4Y98AAAAKAQAADwAAAAAAAAAA&#10;AAAAAAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+                <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="00F86754" w14:textId="58AB17B2" w:rsidR="00BD2554" w:rsidRDefault="00BD2554" w:rsidP="00BD2554">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008D7958">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">EDUCATEUR </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                        <w:t>U1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43414632" w14:textId="3A2EC2EF" w:rsidR="005F1CE9" w:rsidRDefault="005F1CE9" w:rsidP="00BD2554">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008D7958">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16BEC328" w14:textId="77777777" w:rsidR="004620DD" w:rsidRDefault="004620DD" w:rsidP="00BD2554">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7039AC4C" w14:textId="77777777" w:rsidR="004620DD" w:rsidRPr="008D7958" w:rsidRDefault="004620DD" w:rsidP="00BD2554">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="711969E8" w14:textId="77777777" w:rsidR="00C565E8" w:rsidRPr="008D7958" w:rsidRDefault="00C565E8" w:rsidP="006B4C26">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="74ADEEA9" w14:textId="77777777" w:rsidR="006B4C26" w:rsidRPr="006B4C26" w:rsidRDefault="006B4C26" w:rsidP="006B4C26">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7C287CA7" w14:textId="18E0BE7C" w:rsidR="00B27005" w:rsidRPr="00283BEA" w:rsidRDefault="00B27005" w:rsidP="00B27005">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F29CB36" wp14:editId="7A84E512">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-570865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1017270</wp:posOffset>
+                  <wp:posOffset>1188720</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2038350" cy="733425"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Rectangle 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2038350" cy="733425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="66000"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
@@ -6818,118 +5521,98 @@
                                 <a:tint val="44500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="23500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="1"/>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="07A1D38F" w14:textId="38411801" w:rsidR="00093360" w:rsidRDefault="00C565E8" w:rsidP="00A06E8E">
+                          <w:p w14:paraId="07A1D38F" w14:textId="1AD0D5E9" w:rsidR="00093360" w:rsidRDefault="00C565E8" w:rsidP="00A06E8E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>EDUCATEUR</w:t>
                             </w:r>
                             <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> U1</w:t>
-[...5 lines deleted...]
-                                <w:szCs w:val="20"/>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
-                              <w:t>1</w:t>
-[...5 lines deleted...]
-                                <w:szCs w:val="20"/>
+                              <w:t>U1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
-                              <w:t>/</w:t>
-[...17 lines deleted...]
-                              <w:t>2</w:t>
+                              <w:t>3</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5EF01A52" w14:textId="77777777" w:rsidR="005F1CE9" w:rsidRDefault="005F1CE9" w:rsidP="005F1CE9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">MOHAMED Nathan  </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -6970,122 +5653,102 @@
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4F29CB36" id="Rectangle 17" o:spid="_x0000_s1044" style="position:absolute;margin-left:-44.95pt;margin-top:80.1pt;width:160.5pt;height:57.75pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCwAGj3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpxLs2CJkWQIsOA&#10;ri3WDn1WZNkWIEuaxCTuvn6U5FzQDdhW7MWRSIqXQ/Lk6rprFdkJ56XRczq4yCkRmptS6npOvz2t&#10;P0wp8cB0yZTRYk5fhKfXi/fvrvZ2JgrTGFUKR9CJ9rO9ndMGwM6yzPNGtMxfGCs0KivjWgZ4dXVW&#10;OrZH763KijyfZHvjSusMF96j9CYp6SL6ryrB4b6qvACi5hRzg/h18bsJ32xxxWa1Y7aRvE+DvSGL&#10;lkmNQY+ubhgwsnXyF1et5M54U8EFN21mqkpyEWvAagb5q2oeG2ZFrAXB8fYIk/9/bvnd7tE+OIRh&#10;b/3M4zFU0VWuDb+YH+kiWC9HsEQHhKOwyIfT4Rgx5ai7HA5HxTigmZ1eW+fhkzAtCYc5ddiMiBHb&#10;3XpIpgeTHrpyLZUilZI4CRrnhRJn4FlCE5HA+UoYe3wfX3hiDYKRR7F39WalHNkx7PVkslqt11EO&#10;UsNBmOd9yz2DL6ZM4sEExVGOyfdeYiG1P48yjlZB8udIoxFap+F6Q6RBiPS3RRXYhH8NhXXWBxCV&#10;1ISFbR2PUljiOVOiDGjH7QCpxFfsXeoY7krsUsBBabJHs+ISEyCcYdMqxQCPrcXnXteUMFUjL3Bw&#10;qUVGyePruOPi2DHoYrzQgnOrMCE3zDepVVGV0molIHMo2c7pNCWeElQ6pCbi7vdzdhrtcIJu0xEZ&#10;6psGT0G0MeXLgwvDFofdW76WGPeWeXhgDgkB60OSg3v8VMpg0aY/UdIY9+N38mCPe4paSvZIMAjI&#10;9y1zONPqs8ah/TgYjQIjxctofFngxZ1rNucavW1XBud6gHRqeTwGe1CHY+VM+4xcuAxRUcU0x9gJ&#10;+v6ygkR8yKZcLJfRDFnIMrjVj5YH5wG6gPhT98yc7RcXcOXvzIGM2OzV/ibb8FKb5RZMJeOonHDF&#10;XQoXZLC0VYltA0We36PV6T9h8RMAAP//AwBQSwMEFAAGAAgAAAAhAKscKv/hAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaOwH6SONUBQnEolQi9APc2E0i4nFkO2n4e4ZV&#10;2c3oHt05k28n27HR+NA6lJDMBTCDldMt1hKOX6+zFbAQFWrVOTQSfkyAbXF7k6tMuwt+mrGMNaMS&#10;DJmS0MTYZ5yHqjFWhbnrDVJ2dt6qSKuvufbqQuW246kQC25Vi3ShUb15aUz1XQ5Wwvi8P/i9fy8P&#10;bxMOj+Kskx1+SHl/N+02wKKZ4hWGP31Sh4KcTm5AHVgnYbZarwmlYCFSYESkD0kC7ETD8mkJvMj5&#10;/x+KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCwAGj3wIAAFsGAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrHCr/4QAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAADkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARwYAAAAA&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="4F29CB36" id="Rectangle 17" o:spid="_x0000_s1044" style="position:absolute;margin-left:-44.95pt;margin-top:93.6pt;width:160.5pt;height:57.75pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCwAGj3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpxLs2CJkWQIsOA&#10;ri3WDn1WZNkWIEuaxCTuvn6U5FzQDdhW7MWRSIqXQ/Lk6rprFdkJ56XRczq4yCkRmptS6npOvz2t&#10;P0wp8cB0yZTRYk5fhKfXi/fvrvZ2JgrTGFUKR9CJ9rO9ndMGwM6yzPNGtMxfGCs0KivjWgZ4dXVW&#10;OrZH763KijyfZHvjSusMF96j9CYp6SL6ryrB4b6qvACi5hRzg/h18bsJ32xxxWa1Y7aRvE+DvSGL&#10;lkmNQY+ubhgwsnXyF1et5M54U8EFN21mqkpyEWvAagb5q2oeG2ZFrAXB8fYIk/9/bvnd7tE+OIRh&#10;b/3M4zFU0VWuDb+YH+kiWC9HsEQHhKOwyIfT4Rgx5ai7HA5HxTigmZ1eW+fhkzAtCYc5ddiMiBHb&#10;3XpIpgeTHrpyLZUilZI4CRrnhRJn4FlCE5HA+UoYe3wfX3hiDYKRR7F39WalHNkx7PVkslqt11EO&#10;UsNBmOd9yz2DL6ZM4sEExVGOyfdeYiG1P48yjlZB8udIoxFap+F6Q6RBiPS3RRXYhH8NhXXWBxCV&#10;1ISFbR2PUljiOVOiDGjH7QCpxFfsXeoY7krsUsBBabJHs+ISEyCcYdMqxQCPrcXnXteUMFUjL3Bw&#10;qUVGyePruOPi2DHoYrzQgnOrMCE3zDepVVGV0molIHMo2c7pNCWeElQ6pCbi7vdzdhrtcIJu0xEZ&#10;6psGT0G0MeXLgwvDFofdW76WGPeWeXhgDgkB60OSg3v8VMpg0aY/UdIY9+N38mCPe4paSvZIMAjI&#10;9y1zONPqs8ah/TgYjQIjxctofFngxZ1rNucavW1XBud6gHRqeTwGe1CHY+VM+4xcuAxRUcU0x9gJ&#10;+v6ygkR8yKZcLJfRDFnIMrjVj5YH5wG6gPhT98yc7RcXcOXvzIGM2OzV/ibb8FKb5RZMJeOonHDF&#10;XQoXZLC0VYltA0We36PV6T9h8RMAAP//AwBQSwMEFAAGAAgAAAAhALDNZRPgAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatnRTRNI1TFSQQi1KJ0AO48TSJiMeR7aTh9pgV&#10;LEf/6f83xW42PZvQ+c6ShGQpgCHVVnfUSDh9viwyYD4o0qq3hBK+0cOuvL0pVK7tlT5wqkLDYgn5&#10;XEloQxhyzn3dolF+aQekmF2sMyrE0zVcO3WN5abnqRCP3KiO4kKrBnxusf6qRiNhejoc3cG9VcfX&#10;mcYHcdHJnt6lvL+b91tgAefwB8OvflSHMjqd7Ujas17CIttsIhqDbJ0Ci0S6ShJgZwkrka6BlwX/&#10;/0P5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMLAAaPfAgAAWwYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALDNZRPgAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAOQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="07A1D38F" w14:textId="38411801" w:rsidR="00093360" w:rsidRDefault="00C565E8" w:rsidP="00A06E8E">
+                    <w:p w14:paraId="07A1D38F" w14:textId="1AD0D5E9" w:rsidR="00093360" w:rsidRDefault="00C565E8" w:rsidP="00A06E8E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>EDUCATEUR</w:t>
                       </w:r>
                       <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> U1</w:t>
-[...5 lines deleted...]
-                          <w:szCs w:val="20"/>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>1</w:t>
-[...5 lines deleted...]
-                          <w:szCs w:val="20"/>
+                        <w:t>U1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
-                        <w:t>/</w:t>
-[...17 lines deleted...]
-                        <w:t>2</w:t>
+                        <w:t>3</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5EF01A52" w14:textId="77777777" w:rsidR="005F1CE9" w:rsidRDefault="005F1CE9" w:rsidP="005F1CE9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">MOHAMED Nathan  </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -7112,364 +5775,458 @@
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="45BE10AD" w14:textId="77777777" w:rsidR="005102C5" w:rsidRPr="005102C5" w:rsidRDefault="005102C5" w:rsidP="005102C5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7AC0A5F0" w14:textId="77777777" w:rsidR="00B27005" w:rsidRDefault="00B27005" w:rsidP="00B27005">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004620DD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251499520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D7760F4" wp14:editId="6480AF86">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50CD7505" wp14:editId="1D5B2884">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-566420</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>168275</wp:posOffset>
+                  <wp:posOffset>2110740</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2038350" cy="752475"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="2028825" cy="704850"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="16" name="Rectangle 16"/>
+                <wp:docPr id="13" name="Rectangle 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2038350" cy="752475"/>
+                          <a:ext cx="2028825" cy="704850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="66000"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="44500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="66CCFF">
                                 <a:tint val="23500"/>
                                 <a:satMod val="160000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="1"/>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="00F86754" w14:textId="6ACE4798" w:rsidR="00BD2554" w:rsidRDefault="00BD2554" w:rsidP="00BD2554">
+                          <w:p w14:paraId="23993B39" w14:textId="1AEDEB91" w:rsidR="006B4C26" w:rsidRDefault="006B4C26" w:rsidP="006B4C26">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
-                                <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
-                                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-                            <w:r w:rsidR="005F1CE9">
+                              </w:rPr>
+                              <w:t>ÉDUCATEUR</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
-                                <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> U</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005102C5" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
-                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005F1CE9" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="005F1CE9" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
-                                <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>U1</w:t>
                             </w:r>
-                            <w:r w:rsidR="005F1CE9" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                                <w:color w:val="FF0000"/>
+                            <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:u w:val="single"/>
-                                <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                              <w:t>0</w:t>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A06E8E" w:rsidRPr="00CB00B1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="43414632" w14:textId="3A2EC2EF" w:rsidR="005F1CE9" w:rsidRPr="008D7958" w:rsidRDefault="005F1CE9" w:rsidP="00BD2554">
+                          <w:p w14:paraId="30ED3B39" w14:textId="77777777" w:rsidR="005F1CE9" w:rsidRDefault="005F1CE9" w:rsidP="005F1CE9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:u w:val="single"/>
-                                <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7958">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
+                              <w:t xml:space="preserve">BORDENAVE Louise  </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008D7958">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 07.85.99.01.71</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="711969E8" w14:textId="77777777" w:rsidR="00C565E8" w:rsidRPr="008D7958" w:rsidRDefault="00C565E8" w:rsidP="006B4C26">
+                          <w:p w14:paraId="2ADF6DA0" w14:textId="5A1B4F11" w:rsidR="00093360" w:rsidRDefault="00093360" w:rsidP="00A06E8E">
                             <w:pPr>
                               <w:jc w:val="center"/>
-                              <w:rPr>
-[...21 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6D7760F4" id="Rectangle 16" o:spid="_x0000_s1045" style="position:absolute;margin-left:-44.6pt;margin-top:13.25pt;width:160.5pt;height:59.25pt;z-index:251499520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSOrB44AIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtpxc2mDJkWQIsOA&#10;ri3aDn1WZNkWIEuaxCTuvn6U5FzQDdhW7MWRSIqXQ/Lk6rprFdkK56XRMzo4yykRmptS6npGvz2v&#10;Pl1Q4oHpkimjxYy+Ck+v5x8/XO3sVBSmMaoUjqAT7ac7O6MNgJ1mmeeNaJk/M1ZoVFbGtQzw6uqs&#10;dGyH3luVFXk+znbGldYZLrxH6U1S0nn0X1WCw31VeQFEzSjmBvHr4ncdvtn8ik1rx2wjeZ8Ge0cW&#10;LZMagx5c3TBgZOPkL65ayZ3xpoIzbtrMVJXkItaA1QzyN9U8NcyKWAuC4+0BJv//3PK77ZN9cAjD&#10;zvqpx2OooqtcG34xP9JFsF4PYIkOCEdhkZ9fnI8QU466yagYTkYBzez42joPn4VpSTjMqMNmRIzY&#10;9tZDMt2b9NCVK6kUqZTESdA4L5Q4Ay8SmogEzlfC2OP7+MITaxCMPIq9q9dL5ciWYa/H4+VytYpy&#10;kBr2wjzvW+4ZfDVlEg/GKI5yTL73Egup/WmUUbQKkj9HGg7ROg3XOyINQqS/LarAJvxrKKyz3oOo&#10;pCYsbOtomMISz5kSZUA7bgdIJR6xd6ljuCuxSwEHpckOzYoJJkA4w6ZVigEeW4vPva4pYapGXuDg&#10;UouMkofXccfFoWPQxXihBadWYUJumG9Sq6IqpdVKQOZQsp3Ri5R4SlDpkJqIu9/P2XG0wwm6dUdk&#10;qO8yeAqitSlfH1wYtjjs3vKVxLi3zMMDc0gIWB+SHNzjp1IGizb9iZLGuB+/kwd73FPUUrJDgkFA&#10;vm+Yw5lWXzQO7eVgOAyMFC/D0aTAizvVrE81etMuDc71AOnU8ngM9qD2x8qZ9gW5cBGiooppjrET&#10;9P1lCYn4kE25WCyiGbKQZXCrnywPzgN0AfHn7oU52y8u4MrfmT0Zsemb/U224aU2iw2YSsZROeKK&#10;uxQuyGBpqxLbBoo8vUer43/C/CcAAAD//wMAUEsDBBQABgAIAAAAIQAjinyC3wAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR2rZPQViXEqQoSiEWpROAAbjxNIuJxZDtpuD3D&#10;Cpajefr//WI3215M6EPnSEG6TEAg1c501Cj4/HhebEGEqMno3hEq+MYAu/L6qtC5cRd6x6mKjeAQ&#10;CrlW0MY45FKGukWrw9INSPw7O2915NM30nh94XDbyyxJNtLqjrih1QM+tVh/VaNVMD0ejv7gX6vj&#10;y0zjKjmbdE9vSt3ezPsHEBHn+AfDrz6rQ8lOJzeSCaJXsNjeZ4wqyDZrEAxkdylvOTG5Wicgy0L+&#10;n1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFI6sHjgAgAAWwYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACOKfILfAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAOgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect w14:anchorId="50CD7505" id="Rectangle 13" o:spid="_x0000_s1045" style="position:absolute;margin-left:-44.6pt;margin-top:166.2pt;width:159.75pt;height:55.5pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASte9m3wIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vtrxkjQNmhRBigwD&#10;ujZYO/RZkWVbgCxpEpO4+/pRknNBN2BbsRdHIileDsmT65uuVWQnnJdGz+jgIqdEaG5KqesZ/fa0&#10;+jChxAPTJVNGixl9EZ7ezN+/u97bqShMY1QpHEEn2k/3dkYbADvNMs8b0TJ/YazQqKyMaxng1dVZ&#10;6dgevbcqK/J8nO2NK60zXHiP0tukpPPov6oEh4eq8gKImlHMDeLXxe8mfLP5NZvWjtlG8j4N9oYs&#10;WiY1Bj26umXAyNbJX1y1kjvjTQUX3LSZqSrJRawBqxnkr6p5bJgVsRYEx9sjTP7/ueX3u0e7dgjD&#10;3vqpx2OooqtcG34xP9JFsF6OYIkOCEdhkReTSTGihKPuMh9ORhHN7PTaOg+fhGlJOMyow2ZEjNju&#10;zgNGRNODSQ9duZJKkUpJnASN80KJM/AsoYlI4HwljD2+jy88sQbByKPYu3qzVI7sGPZ6PF4uV6so&#10;B6nhIMzzvuWewRdTJvFgjOJD8r2XmF3tz6OMolWQ/DnScIjWabjeEGkQIv1tUcXHfw+FyNcHEJXU&#10;hIVtHQ1TWOI5U6IMaMftAKnEV+xd6hjuSuxSwEFpskez4hKTJZxh0yrFAI+txede15QwVSMvcHCp&#10;RUbJ4+u44+LYMehiPEzNn1uFCbllvkmtiqqUVisBmUPJdkYnKfGUoNIhNRF3v5+z02iHE3SbjshQ&#10;31XwFEQbU76sXRi2OOze8pXEuHfMw5o5JASsD0kOHvBTKYNFm/5ESWPcj9/Jgz3uKWop2SPBICDf&#10;t8zhTKvPGof2ajAcBkaKl+HossCLO9dszjV62y4NzvUA6dTyeAz2oA7Hypn2GblwEaKiimmOsRP0&#10;/WUJifiQTblYLKIZspBlcKcfLQ/OA3QB8afumTnbLy7gyt+bAxmx6av9TbbhpTaLLZhKxlE54Yq7&#10;FC7IYGmrEtsGijy/R6vTf8L8JwAAAP//AwBQSwMEFAAGAAgAAAAhAMMCrifgAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHat3ThCJWRSFSQQi1KJwAHc2E0i4nFkO2m4PWYF&#10;y9F/+v9NuVvswGbjQ+8IYbMWwAw1TvfUInx+PK+2wEJUpNXgyCB8mwC76vqqVIV2F3o3cx1blkoo&#10;FAqhi3EsOA9NZ6wKazcaStnZeatiOn3LtVeXVG4Hnglxx63qKS10ajRPnWm+6skizI+Hoz/41/r4&#10;stCUi7Pe7OkN8fZm2T8Ai2aJfzD86id1qJLTyU2kAxsQVtv7LKEIUmY5sERkUkhgJ4Q8lznwquT/&#10;f6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABK172bfAgAAWwYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMMCrifgAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAOQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" fillcolor="#97e4ff" strokecolor="black [3213]" strokeweight="1pt">
                 <v:fill color2="#dff5ff" rotate="t" colors="0 #97e4ff;.5 #bfecff;1 #dff5ff" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="00F86754" w14:textId="6ACE4798" w:rsidR="00BD2554" w:rsidRDefault="00BD2554" w:rsidP="00BD2554">
+                    <w:p w14:paraId="23993B39" w14:textId="1AEDEB91" w:rsidR="006B4C26" w:rsidRDefault="006B4C26" w:rsidP="006B4C26">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
-                          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-                      <w:r w:rsidR="005F1CE9">
+                        </w:rPr>
+                        <w:t>ÉDUCATEUR</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005102C5" w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
-                          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> U</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005102C5" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
-                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>4</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005F1CE9" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="005F1CE9" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>U1</w:t>
                       </w:r>
-                      <w:r w:rsidR="005F1CE9" w:rsidRPr="00E61F94">
-[...2 lines deleted...]
-                          <w:color w:val="FF0000"/>
+                      <w:r w:rsidR="004620DD" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:u w:val="single"/>
-                          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-                        <w:t>0</w:t>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A06E8E" w:rsidRPr="00CB00B1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="43414632" w14:textId="3A2EC2EF" w:rsidR="005F1CE9" w:rsidRPr="008D7958" w:rsidRDefault="005F1CE9" w:rsidP="00BD2554">
+                    <w:p w14:paraId="30ED3B39" w14:textId="77777777" w:rsidR="005F1CE9" w:rsidRDefault="005F1CE9" w:rsidP="005F1CE9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:u w:val="single"/>
-                          <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7958">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>MOHAMED Jean-Michel 06.83.18.13.40</w:t>
+                        <w:t xml:space="preserve">BORDENAVE Louise  </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008D7958">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 07.85.99.01.71</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="711969E8" w14:textId="77777777" w:rsidR="00C565E8" w:rsidRPr="008D7958" w:rsidRDefault="00C565E8" w:rsidP="006B4C26">
+                    <w:p w14:paraId="2ADF6DA0" w14:textId="5A1B4F11" w:rsidR="00093360" w:rsidRDefault="00093360" w:rsidP="00A06E8E">
                       <w:pPr>
                         <w:jc w:val="center"/>
-                        <w:rPr>
-[...21 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00783AB6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55B0FA9C" wp14:editId="5A1D5554">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>452755</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2416175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7410450" cy="57785"/>
+                <wp:effectExtent l="19050" t="19050" r="19050" b="37465"/>
+                <wp:wrapNone/>
+                <wp:docPr id="26" name="Connecteur droit 26"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7410450" cy="57785"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="75E54DE3" id="Connecteur droit 26" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="35.65pt,190.25pt" to="619.15pt,194.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7ewcmvgEAAGgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+wE9RIYcXpo0F6G&#10;tsC63VlZsgXoC6IWJ/++lJxl6XYb5oNAieIT3+Pz9u5oDTvIiNq7ji8XNWfSCd9rN3T8++vD5w1n&#10;mMD1YLyTHT9J5He7m0/bKbRy5UdvehkZgThsp9DxMaXQVhWKUVrAhQ/SUVL5aCHRNg5VH2EidGuq&#10;VV1/qSYf+xC9kIh0up+TfFfwlZIiPSuFMjHTceotlTWW9S2v1W4L7RAhjFqc24B/6MKCdvToBWoP&#10;CdjPqP+CslpEj16lhfC28kppIQsHYrOs/2DzbYQgCxcSB8NFJvx/sOLpcO9eIskwBWwxvMTM4qii&#10;Zcro8INmWnhRp+xYZDtdZJPHxAQdrm+X9W1D6grKNev1psmyVjNMhgsR06P0luWg40a7zApaOHzF&#10;NF/9dSUfO/+gjSmTMY5NHV9tmnVD8EAGUQYShTb0HUc3cAZmIOeJFAskeqP7XJ6B8IT3JrID0PDJ&#10;M72fXqlnzgxgogQRKd+52w+luZ894DgXl9TsFasTGdZo2/HNdbVx+UVZLHdm9VvRHL35/lSErvKO&#10;xlkkOlsv++V6T/H1D7J7BwAA//8DAFBLAwQUAAYACAAAACEAJNSWY+EAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdBkoIcSpUyoEDEhQQHF3bTVLsdYjdNvw9mxMcd3Z2&#10;9k25GLxjB9vHNqCE6UQAs6iDabGW8Pb6cJEDi0mhUS6glfBjIyyq05NSFSYc8cUe1qlmFIKxUBKa&#10;lLqC86gb61WchM4i7bah9yrR2Nfc9OpI4d7xmRBz7lWL9KFRnV02Vn+t954whtU3PuqPy9V2t3wS&#10;z++7T+3upTw/G+5ugSU7pD8zjPh0AxUxbcIeTWROwvU0I6eELBdXwEbDLMtJ2ozSzRx4VfL/Hapf&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADt7Bya+AQAAaAMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACTUlmPhAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="windowText" strokeweight="2.25pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00784206">
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00784206" w:rsidRPr="00784206" w:rsidSect="00DC71D9">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7648,94 +6405,98 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C126BC"/>
     <w:rsid w:val="0001357B"/>
     <w:rsid w:val="000641A0"/>
     <w:rsid w:val="00093360"/>
     <w:rsid w:val="000E3BE9"/>
     <w:rsid w:val="001619A2"/>
     <w:rsid w:val="00191F64"/>
     <w:rsid w:val="00194932"/>
     <w:rsid w:val="002130DF"/>
     <w:rsid w:val="00267390"/>
     <w:rsid w:val="00283BEA"/>
     <w:rsid w:val="00304792"/>
     <w:rsid w:val="00353D71"/>
     <w:rsid w:val="00436761"/>
+    <w:rsid w:val="004620DD"/>
     <w:rsid w:val="00465BF4"/>
     <w:rsid w:val="004817DD"/>
     <w:rsid w:val="00490D7D"/>
     <w:rsid w:val="004E6C54"/>
     <w:rsid w:val="0050075A"/>
     <w:rsid w:val="005102C5"/>
+    <w:rsid w:val="00562B3E"/>
     <w:rsid w:val="005646C9"/>
     <w:rsid w:val="00582C70"/>
     <w:rsid w:val="005A6542"/>
     <w:rsid w:val="005D7654"/>
     <w:rsid w:val="005F1CE9"/>
     <w:rsid w:val="006854A6"/>
     <w:rsid w:val="00693639"/>
     <w:rsid w:val="006B4C26"/>
     <w:rsid w:val="006B4FA1"/>
     <w:rsid w:val="006D7C3E"/>
     <w:rsid w:val="00701B91"/>
     <w:rsid w:val="00706E47"/>
     <w:rsid w:val="007116A9"/>
     <w:rsid w:val="00754430"/>
     <w:rsid w:val="007547BD"/>
     <w:rsid w:val="00783991"/>
     <w:rsid w:val="00783AB6"/>
     <w:rsid w:val="00784206"/>
     <w:rsid w:val="008366C4"/>
     <w:rsid w:val="0084515F"/>
     <w:rsid w:val="008C4029"/>
     <w:rsid w:val="008D7958"/>
     <w:rsid w:val="008E2C57"/>
     <w:rsid w:val="009746F8"/>
     <w:rsid w:val="00987191"/>
     <w:rsid w:val="009A5193"/>
     <w:rsid w:val="009F6753"/>
     <w:rsid w:val="00A06E8E"/>
     <w:rsid w:val="00A533DE"/>
     <w:rsid w:val="00B231A9"/>
     <w:rsid w:val="00B27005"/>
     <w:rsid w:val="00B8663D"/>
     <w:rsid w:val="00BD2554"/>
     <w:rsid w:val="00C065EE"/>
     <w:rsid w:val="00C126BC"/>
     <w:rsid w:val="00C25A40"/>
     <w:rsid w:val="00C42A03"/>
     <w:rsid w:val="00C565E8"/>
+    <w:rsid w:val="00C76632"/>
+    <w:rsid w:val="00CB00B1"/>
     <w:rsid w:val="00D07194"/>
     <w:rsid w:val="00D33CA6"/>
     <w:rsid w:val="00DC71D9"/>
     <w:rsid w:val="00E41D9E"/>
     <w:rsid w:val="00E61F94"/>
     <w:rsid w:val="00F54F7E"/>
     <w:rsid w:val="00FD41FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -8387,51 +7148,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2129006875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:selectPersonne('9605172246','AR');" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:selectPersonne('9604958202','AR');" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcmsfoot.sportsregions.fr/membres/josiane-bazerque-1048866" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcmsfoot.sportsregions.fr/membres/josiane-bazerque-1048866" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:selectPersonne('9605172246','AR');" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:selectPersonne('9604958202','AR');" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcmsfoot.sportsregions.fr/membres/josiane-bazerque-1048866" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcmsfoot.sportsregions.fr/membres/josiane-bazerque-1048866" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8703,51 +7464,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FB71D29-DCF4-4E24-9514-4637E8070C23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>6</Words>
   <Characters>36</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>